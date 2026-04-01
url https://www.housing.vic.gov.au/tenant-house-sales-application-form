--- v0 (2025-10-07)
+++ v1 (2026-04-01)
@@ -1,3065 +1,2291 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="29F9C2D9" w14:textId="77777777" w:rsidR="0074696E" w:rsidRPr="00280C4B" w:rsidRDefault="00B95AB9" w:rsidP="00280C4B">
+    <w:p w14:paraId="4AE5E789" w14:textId="77777777" w:rsidR="0074696E" w:rsidRPr="00280C4B" w:rsidRDefault="0074696E" w:rsidP="00280C4B">
       <w:pPr>
         <w:pStyle w:val="Sectionbreakfirstpage"/>
       </w:pPr>
-      <w:r w:rsidRPr="00280C4B">
-[...66 lines deleted...]
-        <w:sectPr w:rsidR="00A62D44" w:rsidRPr="00280C4B" w:rsidSect="00593A99">
+    </w:p>
+    <w:p w14:paraId="70F05273" w14:textId="77777777" w:rsidR="00A62D44" w:rsidRPr="00280C4B" w:rsidRDefault="00A62D44" w:rsidP="008643B1">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:sectPr w:rsidR="00A62D44" w:rsidRPr="00280C4B" w:rsidSect="00A162D2">
+          <w:headerReference w:type="default" r:id="rId11"/>
           <w:footerReference w:type="default" r:id="rId12"/>
-          <w:footerReference w:type="first" r:id="rId13"/>
+          <w:headerReference w:type="first" r:id="rId13"/>
+          <w:footerReference w:type="first" r:id="rId14"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-          <w:pgMar w:top="454" w:right="851" w:bottom="1418" w:left="851" w:header="340" w:footer="567" w:gutter="0"/>
+          <w:pgMar w:top="3918" w:right="851" w:bottom="1418" w:left="851" w:header="1531" w:footer="567" w:gutter="0"/>
           <w:cols w:space="708"/>
+          <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...81 lines deleted...]
-    <w:p w14:paraId="0912526B" w14:textId="77777777" w:rsidR="00E2768A" w:rsidRDefault="00E2768A" w:rsidP="00154D82">
+    <w:p w14:paraId="4E980441" w14:textId="77777777" w:rsidR="009465CE" w:rsidRPr="009465CE" w:rsidRDefault="009465CE" w:rsidP="009465CE">
+      <w:pPr>
+        <w:pStyle w:val="Bannermarking"/>
+      </w:pPr>
+      <w:fldSimple w:instr=" FILLIN  &quot;Type the protective marking&quot; \d OFFICIAL \o  \* MERGEFORMAT ">
+        <w:r w:rsidRPr="009465CE">
+          <w:t>OFFICIAL</w:t>
+        </w:r>
+      </w:fldSimple>
+    </w:p>
+    <w:p w14:paraId="6727D8E6" w14:textId="77777777" w:rsidR="00381940" w:rsidRPr="003C5A01" w:rsidRDefault="00381940" w:rsidP="008643B1">
+      <w:pPr>
+        <w:pStyle w:val="Introtext"/>
+        <w:spacing w:before="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5A01">
+        <w:t>Tenant House Sales Program enables current tenants to apply to purchase their public housing rental property. The Department of Family, Fairness and Housing, Property &amp; Asset Services Group assesses applications against the specific eligibility criteria set out below.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EB8DD9F" w14:textId="77777777" w:rsidR="00381940" w:rsidRPr="003C5A01" w:rsidRDefault="00381940" w:rsidP="00381940">
+      <w:pPr>
+        <w:pStyle w:val="Introtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5A01">
+        <w:t xml:space="preserve">Tenants who wish to purchase their rented property must meet </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003C5A01">
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003C5A01">
+        <w:t xml:space="preserve"> the following Tenant and Property eligibility criteria:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="151B1673" w14:textId="77777777" w:rsidR="00381940" w:rsidRPr="003C5A01" w:rsidRDefault="00381940" w:rsidP="00381940">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5A01">
+        <w:t>Tenant Eligibility Criteria</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B38ECA7" w14:textId="77777777" w:rsidR="00381940" w:rsidRPr="00C94A2B" w:rsidRDefault="00381940" w:rsidP="00381940">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
       <w:r w:rsidRPr="00C94A2B">
-        <w:rPr>
-[...34 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">You </w:t>
+      </w:r>
       <w:r w:rsidRPr="00154D82">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>all</w:t>
+        <w:t>must be the current Tenant</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> of the property you wish</w:t>
       </w:r>
       <w:r w:rsidRPr="00C94A2B">
-        <w:rPr>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> to purchase and must have signed the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Residential T</w:t>
+      </w:r>
       <w:r w:rsidRPr="00C94A2B">
-        <w:rPr>
-[...38 lines deleted...]
-        </w:rPr>
+        <w:t>enancy Agreement; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61DBA951" w14:textId="77777777" w:rsidR="00381940" w:rsidRPr="00C94A2B" w:rsidRDefault="00381940" w:rsidP="00381940">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00C94A2B">
-        <w:rPr>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">You </w:t>
+        <w:t xml:space="preserve">You must have rented the property for a minimum of </w:t>
       </w:r>
       <w:r w:rsidRPr="00154D82">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>must be the current Tenant</w:t>
+        <w:t>seven consecutive years</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C94A2B">
+        <w:t>; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42FB82C9" w14:textId="77777777" w:rsidR="00381940" w:rsidRPr="00C94A2B" w:rsidRDefault="00381940" w:rsidP="00381940">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C94A2B">
+        <w:t>You do not own, or have an interest in, any other property; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45D5243F" w14:textId="77777777" w:rsidR="00381940" w:rsidRPr="00C94A2B" w:rsidRDefault="00381940" w:rsidP="00381940">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C94A2B">
+        <w:t>You do not have outstanding rental arrears or other charges</w:t>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005758BF">
         <w:rPr>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> of the property you wish</w:t>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">You must have rented the property for a minimum of </w:t>
+        <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00154D82">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>seven (7) consecutive years</w:t>
+        <w:t>uch as maintenance or utility charges or an outstanding bond loan</w:t>
       </w:r>
       <w:r w:rsidRPr="00C94A2B">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CDC6CD1" w14:textId="77777777" w:rsidR="00381940" w:rsidRPr="003C5A01" w:rsidRDefault="00381940" w:rsidP="00381940">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5A01">
+        <w:t>Property Eligibility Criteria</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F473EEE" w14:textId="77777777" w:rsidR="00381940" w:rsidRDefault="00381940" w:rsidP="00381940">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C94A2B">
+        <w:t xml:space="preserve">The property currently has a separate title (it is not the practice of the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Department of Family, Fairness and Housing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C94A2B">
+        <w:t xml:space="preserve"> to create a separate title where none exist</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C94A2B">
+        <w:t>; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B46025B" w14:textId="77777777" w:rsidR="00381940" w:rsidRDefault="00381940" w:rsidP="00381940">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C94A2B">
+        <w:t>The property must be sold at no less then market price, as determined by the Valuer General</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Victoria</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C94A2B">
+        <w:t>; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47D54B5A" w14:textId="77777777" w:rsidR="00381940" w:rsidRDefault="00381940" w:rsidP="00381940">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C94A2B">
+        <w:t>The property must not have been purchased, constr</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ucted, or significantly upgraded/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C94A2B">
+        <w:t>re</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">novated within the last </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C658A6">
+        <w:t>seven</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C658A6">
+        <w:t>years;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C94A2B">
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CB8A3EB" w14:textId="77777777" w:rsidR="00381940" w:rsidRDefault="00381940" w:rsidP="00381940">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C94A2B">
+        <w:t>The property must meet the following asset management criteria for disposal:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3275619D" w14:textId="77777777" w:rsidR="00381940" w:rsidRPr="003C5A01" w:rsidRDefault="00381940" w:rsidP="00381940">
+      <w:pPr>
+        <w:pStyle w:val="Bullet2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5A01">
+        <w:t>The property must not be subject to high demand.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C2E8572" w14:textId="55310B98" w:rsidR="00C57E5A" w:rsidRDefault="00381940" w:rsidP="00381940">
+      <w:pPr>
+        <w:pStyle w:val="Bullet2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5A01">
+        <w:t>The property must not be required for strategic purposes, such as redevelopment, transit city, or urban growth centres.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D2847B" w14:textId="1E496A34" w:rsidR="00381940" w:rsidRPr="00A162D2" w:rsidRDefault="00C57E5A" w:rsidP="00A162D2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times" w:hAnsi="Aptos"/>
         </w:rPr>
-        <w:t>; and</w:t>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FC25634" w14:textId="77777777" w:rsidR="00381940" w:rsidRPr="003C5A01" w:rsidRDefault="00381940" w:rsidP="00381940">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5A01">
+        <w:lastRenderedPageBreak/>
+        <w:t>Assessment of Tenant House Sales Applications</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D720964" w14:textId="77777777" w:rsidR="00381940" w:rsidRPr="00C94A2B" w:rsidRDefault="00381940" w:rsidP="00381940">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C94A2B">
+        <w:t>In undertaking an asset management assessment, the following will be considered:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ADF2EF2" w14:textId="77777777" w:rsidR="00381940" w:rsidRPr="003C5A01" w:rsidRDefault="00381940" w:rsidP="00311458">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5A01">
+        <w:t>Specific demand for the property</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F18F026" w14:textId="77777777" w:rsidR="00381940" w:rsidRPr="003C5A01" w:rsidRDefault="00381940" w:rsidP="00311458">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5A01">
+        <w:t>Opportunities for replacing stock; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AC1D3EB" w14:textId="77777777" w:rsidR="00381940" w:rsidRPr="003C5A01" w:rsidRDefault="00381940" w:rsidP="00311458">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5A01">
+        <w:t>Relationship to strategic objectives</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69B2B6FF" w14:textId="77777777" w:rsidR="00381940" w:rsidRPr="003C5A01" w:rsidRDefault="00381940" w:rsidP="00381940">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5A01">
+        <w:t xml:space="preserve">In certain circumstances, the Department of Family, Fairness and Housing may consider the sale of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003C5A01">
+        <w:t>particular properties</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003C5A01">
+        <w:t xml:space="preserve"> to tenants where it is deemed desirable to sell. For example, the property </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003C5A01">
+        <w:t>is located in</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003C5A01">
+        <w:t xml:space="preserve"> an area of high public housing concentration. It would be inappropriate to retain the property due to its location, local redevelopment/stock plan considerations, or due to other specific issues for example, history of the property. The final decision to sell a property is determined by Homes Victoria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08234F86" w14:textId="77777777" w:rsidR="00381940" w:rsidRPr="003C5A01" w:rsidRDefault="00381940" w:rsidP="00381940">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...7 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="003C5A01">
         <w:rPr>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00C94A2B">
+        <w:t>Only those Tenants who meet all the criteria are likely to have their application approved.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DAE76F5" w14:textId="77777777" w:rsidR="00381940" w:rsidRPr="003C5A01" w:rsidRDefault="00381940" w:rsidP="00DC5033">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5A01">
+        <w:t>If we offer to sell the property to you, you will need to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39168672" w14:textId="77777777" w:rsidR="00381940" w:rsidRPr="003C5A01" w:rsidRDefault="00381940" w:rsidP="00381940">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5A01">
+        <w:t>Arrange your own finance either through a bank or other lending institutions. You must do this before the contract of sale is signed because the contract of sale will not be subject to you getting finance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30309D67" w14:textId="77777777" w:rsidR="00381940" w:rsidRPr="003C5A01" w:rsidRDefault="00381940" w:rsidP="00381940">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5A01">
+        <w:t>Arrange your own report on the condition of the property.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54135807" w14:textId="77777777" w:rsidR="00381940" w:rsidRPr="00A938EE" w:rsidRDefault="00381940" w:rsidP="00381940">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5A01">
+        <w:t>Pay the purchase price within 60 days of the signing of the contract of sale.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0524D5B2" w14:textId="77777777" w:rsidR="00381940" w:rsidRPr="003C5A01" w:rsidRDefault="00381940" w:rsidP="00381940">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5A01">
+        <w:t>Determination of Sale Price</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7126B646" w14:textId="77777777" w:rsidR="00381940" w:rsidRPr="00DE1B08" w:rsidRDefault="00381940" w:rsidP="00381940">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE1B08">
+        <w:t xml:space="preserve">We can only sell you your rented property at a price equal to the market value set by the Valuer General Victoria. This price </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DE1B08">
+        <w:t>takes into account</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DE1B08">
+        <w:t xml:space="preserve"> any capital improvements you may have made to the property.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE1B08">
         <w:rPr>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:b/>
         </w:rPr>
-        <w:t>You do not own, or have an interest in, any other property; and</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve">You do not have outstanding rental arrears or other charges </w:t>
+        <w:t xml:space="preserve"> Previous rental payments are </w:t>
       </w:r>
       <w:r w:rsidRPr="00154D82">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>(such as maintenance or utility charges or an outstanding bond loan)</w:t>
-[...24 lines deleted...]
-      </w:pPr>
+        <w:t>not considered</w:t>
+      </w:r>
       <w:r w:rsidRPr="00DE1B08">
         <w:rPr>
-          <w:color w:val="auto"/>
+          <w:b/>
         </w:rPr>
-        <w:t>Property Eligibility Criteria</w:t>
-[...7 lines deleted...]
-        </w:numPr>
+        <w:t xml:space="preserve"> in the calculation of the sale price.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="752B8680" w14:textId="77777777" w:rsidR="00381940" w:rsidRPr="00A938EE" w:rsidRDefault="00381940" w:rsidP="00381940">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A938EE">
+        <w:t>Rental Payments</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21D3CC12" w14:textId="77777777" w:rsidR="00381940" w:rsidRDefault="00381940" w:rsidP="00381940">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t>You</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B5D1E">
+        <w:t xml:space="preserve"> are reminded that you are to keep paying your rent</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="554893D9" w14:textId="77777777" w:rsidR="00381940" w:rsidRDefault="00381940" w:rsidP="00381940">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C94A2B">
+        <w:t xml:space="preserve">You must continue </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to make rental payments as the T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C94A2B">
+        <w:t>enant/s of the proper</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ty until the date of settlement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C94A2B">
+        <w:t>. Urgent and essential repairs, as defined by the Residential Tenancies Ac</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t 1997, will be arranged by Department of Family, Fairness and Housing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C94A2B">
+        <w:t xml:space="preserve"> as Landlord until settlement is completed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C5CC658" w14:textId="77777777" w:rsidR="00381940" w:rsidRPr="003C5A01" w:rsidRDefault="00381940" w:rsidP="00381940">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5A01">
+        <w:t>Sale to a Tenant/s jointly with assistance from children</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E3207FD" w14:textId="77777777" w:rsidR="00381940" w:rsidRPr="003C5A01" w:rsidRDefault="00381940" w:rsidP="00381940">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5A01">
+        <w:t>Sale to a Tenant/s jointly with a child or children of the Tenant/s, may be allowed in special circumstances. If for instance, finance cannot be obtained without the child or children being included as an owner of the property.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="106975F1" w14:textId="77777777" w:rsidR="00381940" w:rsidRPr="003C5A01" w:rsidRDefault="00381940" w:rsidP="00381940">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5A01">
+        <w:t>An application to buy cannot be approved until verification of the relationship is provided. For example: by producing a birth certificate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38DE49EF" w14:textId="77777777" w:rsidR="00381940" w:rsidRPr="003C5A01" w:rsidRDefault="00381940" w:rsidP="00381940">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5A01">
+        <w:t>Please enclose a statutory declaration from you (the Tenant/s) stating that your child/children will be helping you to purchase the property.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42C7362F" w14:textId="77777777" w:rsidR="00381940" w:rsidRDefault="00381940" w:rsidP="00381940">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5A01">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">There are no guarantees that the Department of Family, Fairness and Housing will sell the property. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F76732D" w14:textId="77777777" w:rsidR="00381940" w:rsidRDefault="00381940" w:rsidP="00381940">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...556 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:bCs/>
         </w:rPr>
-        <w:t>Only those Tena</w:t>
-[...568 lines deleted...]
-    <w:p w14:paraId="415043B3" w14:textId="77777777" w:rsidR="00E2768A" w:rsidRPr="00DE1B08" w:rsidRDefault="00E2768A" w:rsidP="00DE1B08">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E2D77D7" w14:textId="77777777" w:rsidR="00381940" w:rsidRPr="00DE1B08" w:rsidRDefault="00381940" w:rsidP="00381940">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE1B08">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Application to buy your rented property</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F4210E7" w14:textId="77777777" w:rsidR="00E2768A" w:rsidRPr="00DE1B08" w:rsidRDefault="00E2768A" w:rsidP="00E2768A">
-[...52 lines deleted...]
-        <w:t>rental account number</w:t>
+    <w:p w14:paraId="215B3B90" w14:textId="77777777" w:rsidR="00381940" w:rsidRPr="00A938EE" w:rsidRDefault="00381940" w:rsidP="00381940">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A938EE">
+        <w:t>Account Number - DFFH rental account number__________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4408CF97" w14:textId="77777777" w:rsidR="00381940" w:rsidRPr="00A938EE" w:rsidRDefault="00381940" w:rsidP="00381940">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A938EE">
+        <w:t>I / we (Tenant name/s) am / are interested in purchasing   our / my rental property at:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2110AA40" w14:textId="77777777" w:rsidR="00381940" w:rsidRPr="00A938EE" w:rsidRDefault="00381940" w:rsidP="00381940">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A938EE">
+        <w:t>(your address)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17601D4A" w14:textId="77777777" w:rsidR="00381940" w:rsidRPr="00A938EE" w:rsidRDefault="00381940" w:rsidP="00381940">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A938EE">
+        <w:t>Please contact a local Estate Agent and request a free appraisal for your rental property.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D5050A9" w14:textId="77777777" w:rsidR="00381940" w:rsidRPr="00A938EE" w:rsidRDefault="00381940" w:rsidP="00381940">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A938EE">
+        <w:t>Please contact your bank for a pre-approval letter based on your appraisal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D3346BF" w14:textId="77777777" w:rsidR="00381940" w:rsidRPr="00A938EE" w:rsidRDefault="00381940" w:rsidP="00381940">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A938EE">
+        <w:t>I / we have been tenant/s of the property for [insert number here] years.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="632E080B" w14:textId="77777777" w:rsidR="00381940" w:rsidRPr="00A938EE" w:rsidRDefault="00381940" w:rsidP="00381940">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A938EE">
+        <w:t xml:space="preserve">I / </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00154D82">
-[...20 lines deleted...]
-        <w:t>_</w:t>
+      <w:r w:rsidRPr="00A938EE">
+        <w:t>we  do</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00DE1B08">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00DE1B08">
+      <w:r w:rsidRPr="00A938EE">
+        <w:t xml:space="preserve"> not own any other property, nor </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A938EE">
+        <w:t>have  I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A938EE">
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A938EE">
+        <w:t>we  entered</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A938EE">
+        <w:t xml:space="preserve"> into a contract to purchase another property.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77F7752B" w14:textId="77777777" w:rsidR="00381940" w:rsidRPr="00A938EE" w:rsidRDefault="00381940" w:rsidP="00381940">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A938EE">
+        <w:t>If you have made any capital improvements to the property, please list them below.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B56F764" w14:textId="77777777" w:rsidR="00381940" w:rsidRPr="00A938EE" w:rsidRDefault="00381940" w:rsidP="00381940">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A938EE">
+        <w:t>List any improvements you have made or fittings you have installed. Examples might be carpeting, pergola or a garden shed. The current value of these will be estimated by the Valuer General and deducted from the valuation prior to any offer being made.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="025DB270" w14:textId="77777777" w:rsidR="00381940" w:rsidRPr="00A938EE" w:rsidRDefault="00381940" w:rsidP="00381940">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A938EE">
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F9336F2" w14:textId="77777777" w:rsidR="00381940" w:rsidRPr="00A938EE" w:rsidRDefault="00381940" w:rsidP="00381940">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A938EE">
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DAFCDF7" w14:textId="77777777" w:rsidR="00381940" w:rsidRPr="00A938EE" w:rsidRDefault="00381940" w:rsidP="00381940">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A938EE">
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C7D445D" w14:textId="77777777" w:rsidR="00381940" w:rsidRPr="00A938EE" w:rsidRDefault="00381940" w:rsidP="00381940">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A938EE">
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CB47022" w14:textId="77777777" w:rsidR="00381940" w:rsidRPr="00A938EE" w:rsidRDefault="00381940" w:rsidP="00311458">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A938EE">
+        <w:t>I/we can be contacted on phone number ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5127DB54" w14:textId="77777777" w:rsidR="00381940" w:rsidRPr="00A938EE" w:rsidRDefault="00381940" w:rsidP="00381940">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A938EE">
+        <w:t xml:space="preserve">Are you of Aboriginal and/or Torres Strait Islander origin? (please select a category that applies to you). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01160AF9" w14:textId="77777777" w:rsidR="00381940" w:rsidRPr="00A938EE" w:rsidRDefault="00000000" w:rsidP="00381940">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-889564327"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00381940" w:rsidRPr="00A938EE">
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00381940" w:rsidRPr="00A938EE">
+        <w:t xml:space="preserve"> Yes - Aboriginal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45AFA3AF" w14:textId="77777777" w:rsidR="00381940" w:rsidRPr="00A938EE" w:rsidRDefault="00000000" w:rsidP="00381940">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-1474592130"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00381940" w:rsidRPr="00A938EE">
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00381940" w:rsidRPr="00A938EE">
+        <w:t xml:space="preserve"> Yes - Torres Strait Islander </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E275760" w14:textId="77777777" w:rsidR="00381940" w:rsidRPr="00A938EE" w:rsidRDefault="00000000" w:rsidP="00381940">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-1572418852"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00381940" w:rsidRPr="00A938EE">
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00381940" w:rsidRPr="00A938EE">
+        <w:t xml:space="preserve"> Yes - both </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="464FEB45" w14:textId="77777777" w:rsidR="00381940" w:rsidRPr="00A938EE" w:rsidRDefault="00000000" w:rsidP="00381940">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-1450467236"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00381940" w:rsidRPr="00A938EE">
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00381940" w:rsidRPr="00A938EE">
+        <w:t xml:space="preserve"> No </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03019767" w14:textId="77777777" w:rsidR="00381940" w:rsidRPr="00A938EE" w:rsidRDefault="00000000" w:rsidP="00381940">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-668487071"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00381940" w:rsidRPr="00A938EE">
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00381940" w:rsidRPr="00A938EE">
+        <w:t xml:space="preserve"> Don’t know</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F19FC05" w14:textId="77777777" w:rsidR="00381940" w:rsidRPr="00A938EE" w:rsidRDefault="00000000" w:rsidP="00381940">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-482775900"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00381940" w:rsidRPr="00A938EE">
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00381940" w:rsidRPr="00A938EE">
+        <w:t xml:space="preserve"> Prefer not to say. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52E62F19" w14:textId="77777777" w:rsidR="00381940" w:rsidRPr="00A938EE" w:rsidRDefault="00381940" w:rsidP="00381940">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A938EE">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:bCs/>
         </w:rPr>
-        <w:t>I / we</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00DE1B08">
+        <w:t>I/we</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A938EE">
+        <w:t xml:space="preserve"> declare that the above statements made by </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A938EE">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">   </w:t>
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00DE1B08">
+        <w:t xml:space="preserve">me/us </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A938EE">
+        <w:t xml:space="preserve">in this form are true and correct, and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63A9B669" w14:textId="77777777" w:rsidR="00381940" w:rsidRPr="00A938EE" w:rsidRDefault="00381940" w:rsidP="00381940">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A938EE">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">am / </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00DE1B08">
+        <w:t>I/we</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A938EE">
+        <w:t xml:space="preserve"> understand that a person making false declarations is liable to the penalties of perjury and may also be prosecuted for breach of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A938EE">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:bCs/>
         </w:rPr>
-        <w:t>are</w:t>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00DE1B08">
+        <w:t>s40 of the Housing Act 1983.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00C7BC4E" w14:textId="77777777" w:rsidR="00381940" w:rsidRPr="00A938EE" w:rsidRDefault="00381940" w:rsidP="00381940">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A938EE">
+        <w:t>Signature/s: ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="098FADDE" w14:textId="77777777" w:rsidR="00381940" w:rsidRPr="00A938EE" w:rsidRDefault="00381940" w:rsidP="00381940">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A938EE">
+        <w:t>Date:  _________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="680DD399" w14:textId="77777777" w:rsidR="00381940" w:rsidRPr="00A938EE" w:rsidRDefault="00381940" w:rsidP="00381940">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">our / my  </w:t>
-[...50 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A938EE">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:bCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00AD436D">
+        <w:t>Post or e-mail this application form, letter from Estate Agent and pre-approval letter from the bank to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="757B7187" w14:textId="77777777" w:rsidR="00381940" w:rsidRPr="00A938EE" w:rsidRDefault="00381940" w:rsidP="00381940">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="20"/>
+          <w:bCs/>
         </w:rPr>
-        <w:t>Please contact a local Estate Agent and request a free appraisal for your rental property.</w:t>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00AD436D">
+      </w:pPr>
+      <w:r w:rsidRPr="00A938EE">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="20"/>
-[...407 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Tenant House Sales, 50 Lonsdale St Melbourne Vic 3000</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51D3C856" w14:textId="77777777" w:rsidR="00E2768A" w:rsidRPr="00AD436D" w:rsidRDefault="00E2768A" w:rsidP="00E2768A">
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="1BBF4194" w14:textId="77777777" w:rsidR="00381940" w:rsidRPr="00A938EE" w:rsidRDefault="00381940" w:rsidP="00381940">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A938EE">
+        <w:t>or email it to</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13439639" w14:textId="77777777" w:rsidR="00381940" w:rsidRPr="00A938EE" w:rsidRDefault="00381940" w:rsidP="00381940">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
         <w:rPr>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD436D">
-[...18 lines deleted...]
-        <w:r w:rsidR="00DE1B08" w:rsidRPr="00AD436D">
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="00A938EE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:b/>
-[...2 lines deleted...]
-            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>divestments@homes.vic.gov.au</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00DE1B08" w:rsidRPr="00AD436D">
+      <w:r w:rsidRPr="00A938EE">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22E6B8D0" w14:textId="77777777" w:rsidR="00381940" w:rsidRPr="00A938EE" w:rsidRDefault="00381940" w:rsidP="00381940">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...22 lines deleted...]
-        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="00A938EE">
+        <w:t xml:space="preserve">Contact Number - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A938EE">
         <w:rPr>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00AD436D">
+        <w:t>1800 649 589</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="084CCE92" w14:textId="77777777" w:rsidR="00381940" w:rsidRPr="00A938EE" w:rsidRDefault="00381940" w:rsidP="00381940">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
-        <w:t>Please ensure that you circle the appropriate statements above</w:t>
-[...4 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId16"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A938EE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Please ensure that you circle or tick the appropriate statements above</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellMar>
+          <w:bottom w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10194"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00381940" w14:paraId="5B213104" w14:textId="77777777" w:rsidTr="00C45CBD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10194" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="059D63B3" w14:textId="7E8210E7" w:rsidR="00381940" w:rsidRDefault="00381940" w:rsidP="00C45CBD">
+            <w:pPr>
+              <w:pStyle w:val="Accessibilitypara"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_Hlk37240926"/>
+            <w:r w:rsidRPr="00F22C88">
+              <w:lastRenderedPageBreak/>
+              <w:t>If you would like to receive this publication in an accessible or interpreted format</w:t>
+            </w:r>
+            <w:r w:rsidR="00C57E5A">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C57E5A">
+              <w:br/>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r w:rsidRPr="002154E3">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:color w:val="124F1A" w:themeColor="accent3" w:themeShade="BF"/>
+                </w:rPr>
+                <w:t>email Homes Victoria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> &lt;enquiries@homes.vic.gov.au&gt;.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02068766" w14:textId="77777777" w:rsidR="00381940" w:rsidRPr="0055119B" w:rsidRDefault="00381940" w:rsidP="00C45CBD">
+            <w:pPr>
+              <w:pStyle w:val="Imprint"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0055119B">
+              <w:t>Authorised and published by the Victorian Government, 1 Treasury Place, Melbourne.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F84FE77" w14:textId="01C98FCE" w:rsidR="00381940" w:rsidRPr="00A938EE" w:rsidRDefault="00381940" w:rsidP="00C45CBD">
+            <w:pPr>
+              <w:pStyle w:val="Imprint"/>
+              <w:rPr>
+                <w:color w:val="8761A9"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0055119B">
+              <w:t xml:space="preserve">© State of Victoria, Australia, </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Homes Victoria</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00483DCA">
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00235699" w:rsidRPr="00483DCA">
+              <w:t>January 2025</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00483DCA">
+              <w:t>.</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="1" w:name="_Hlk62746129"/>
+            <w:r w:rsidRPr="00483DCA">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2306E8E4" w14:textId="0B3E9C91" w:rsidR="00381940" w:rsidRPr="008E52EB" w:rsidRDefault="00381940" w:rsidP="00C45CBD">
+            <w:pPr>
+              <w:pStyle w:val="Imprint"/>
+              <w:rPr>
+                <w:color w:val="A02B93" w:themeColor="accent5"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0055119B">
+              <w:t xml:space="preserve">Available </w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="1"/>
+            <w:r w:rsidR="00474E00">
+              <w:t xml:space="preserve">at </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r w:rsidR="00474E00" w:rsidRPr="008063CB">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>Form</w:t>
+              </w:r>
+              <w:r w:rsidR="008063CB" w:rsidRPr="008063CB">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> &amp; Guides on the Housing Victoria website</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00474E00">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00474E00" w:rsidRPr="00474E00">
+              <w:t>https://www.housing.vic.gov.au/about/forms-guides</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="0"/>
+    </w:tbl>
+    <w:p w14:paraId="4F105DD3" w14:textId="77777777" w:rsidR="00162CA9" w:rsidRDefault="00162CA9" w:rsidP="00162CA9">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00162CA9" w:rsidSect="00A162D2">
+      <w:headerReference w:type="default" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId19"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="284" w:right="851" w:bottom="851" w:left="851" w:header="851" w:footer="567" w:gutter="0"/>
+      <w:pgMar w:top="851" w:right="851" w:bottom="851" w:left="851" w:header="1478" w:footer="1407" w:gutter="0"/>
       <w:cols w:space="340"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0661252D" w14:textId="77777777" w:rsidR="008A62F4" w:rsidRDefault="008A62F4">
+    <w:p w14:paraId="26EDA8F0" w14:textId="77777777" w:rsidR="004D0C46" w:rsidRDefault="004D0C46">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57DBD08A" w14:textId="77777777" w:rsidR="008A62F4" w:rsidRDefault="008A62F4"/>
+    <w:p w14:paraId="0676D390" w14:textId="77777777" w:rsidR="004D0C46" w:rsidRDefault="004D0C46"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="673F7E38" w14:textId="77777777" w:rsidR="008A62F4" w:rsidRDefault="008A62F4">
+    <w:p w14:paraId="47F664A6" w14:textId="77777777" w:rsidR="004D0C46" w:rsidRDefault="004D0C46">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09DA1040" w14:textId="77777777" w:rsidR="008A62F4" w:rsidRDefault="008A62F4"/>
+    <w:p w14:paraId="52800E5E" w14:textId="77777777" w:rsidR="004D0C46" w:rsidRDefault="004D0C46"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...19 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos SemiBold">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
-    <w:panose1 w:val="00000500000000020000"/>
+    <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
-    <w:panose1 w:val="020B0600040502020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos ExtraBold">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0604020202020204"/>
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Light">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="SimSun">
-    <w:altName w:val="宋体"/>
+  <w:font w:name="SimHei">
+    <w:altName w:val="黑体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
-    <w:family w:val="auto"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0C58DE6B" w14:textId="4A3FD32C" w:rsidR="00E261B3" w:rsidRPr="00F65AA9" w:rsidRDefault="00AD436D" w:rsidP="00EF2C72">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4A2AFFAC" w14:textId="77777777" w:rsidR="00E261B3" w:rsidRPr="00F65AA9" w:rsidRDefault="003607D3" w:rsidP="00EF2C72">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
-      <mc:AlternateContent>
-[...108 lines deleted...]
-      </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="492F9D77" wp14:editId="3945F14A">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6822679B" wp14:editId="0AED9E52">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="page">
-            <wp:posOffset>0</wp:posOffset>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-540385</wp:posOffset>
           </wp:positionH>
-          <wp:positionV relativeFrom="page">
-            <wp:posOffset>9979660</wp:posOffset>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-483590</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="7559675" cy="698500"/>
-          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:extent cx="7536126" cy="912104"/>
+          <wp:effectExtent l="0" t="0" r="0" b="2540"/>
           <wp:wrapNone/>
-          <wp:docPr id="7" name="Picture 7" descr="Homes Victoria, Victoria State Government"/>
+          <wp:docPr id="1167250099" name="Picture 4"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="7" name="Picture 7" descr="Homes Victoria, Victoria State Government"/>
+                  <pic:cNvPr id="463327201" name="Picture 463327201"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7559675" cy="698500"/>
+                    <a:ext cx="7624962" cy="922856"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="margin">
+          <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
-          <wp14:sizeRelV relativeFrom="margin">
+          <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-  </w:p>
-[...8 lines deleted...]
-    </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
+        <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="465A3B1A" wp14:editId="0E9A4105">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654144" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="58DF70AD" wp14:editId="0EF2823B">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>0</wp:posOffset>
+                <wp:posOffset>-417916</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>10189687</wp:posOffset>
+                <wp:posOffset>10231195</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560310" cy="311785"/>
               <wp:effectExtent l="0" t="0" r="0" b="12065"/>
               <wp:wrapNone/>
-              <wp:docPr id="6" name="MSIPCM418f4cbe97f099549309dca7" descr="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;FirstPage&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
+              <wp:docPr id="5" name="MSIPCMc3054336811d08b680b9289e" descr="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="7560310" cy="311785"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="6350">
                             <a:solidFill>
                               <a:prstClr val="black"/>
                             </a:solidFill>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4E91C132" w14:textId="77777777" w:rsidR="00E261B3" w:rsidRPr="00B21F90" w:rsidRDefault="00E261B3" w:rsidP="00B21F90">
+                        <w:p w14:paraId="40F55A9D" w14:textId="77777777" w:rsidR="00E261B3" w:rsidRPr="00B21F90" w:rsidRDefault="00E261B3" w:rsidP="00B21F90">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00B21F90">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="465A3B1A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="58DF70AD" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="MSIPCM418f4cbe97f099549309dca7" o:spid="_x0000_s1027" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;FirstPage&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:802.35pt;width:595.3pt;height:24.55pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDqG+r9FgIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Li2EkEy4GbwEWB&#10;IAngFDnTFGkRoLgsSVtyv75Lyi+kPRW9UMvd1T5mhrP7vtVkJ5xXYCpajHJKhOFQK7Op6I+35Zdb&#10;SnxgpmYajKjoXnh6P//8adbZUlxBA7oWjmAR48vOVrQJwZZZ5nkjWuZHYIXBoATXsoBXt8lqxzqs&#10;3ursKs+nWQeutg648B69j0OQzlN9KQUPL1J6EYiuKM4W0unSuY5nNp+xcuOYbRQ/jMH+YYqWKYNN&#10;T6UeWWBk69QfpVrFHXiQYcShzUBKxUXaAbcp8g/brBpmRdoFwfH2BJP/f2X5825lXx0J/VfokcAI&#10;SGd96dEZ9+mla+MXJyUYRwj3J9hEHwhH581kmo8LDHGMjYvi5nYSy2Tnv63z4ZuAlkSjog5pSWix&#10;3ZMPQ+oxJTYzsFRaJ2q0IV1Fp+NJnn44RbC4NtjjPGu0Qr/uiaov9lhDvcf1HAzMe8uXCmd4Yj68&#10;ModU49go3/CCh9SAveBgUdKA+/U3f8xHBjBKSYfSqaj/uWVOUKK/G+Tmrri+jlpLFzTcpXd99Jpt&#10;+wCoygIfiOXJjLlBH03poH1HdS9iNwwxw7FnRddH8yEMQsbXwcVikZJQVZaFJ7OyPJaOaEZk3/p3&#10;5uwB/oDEPcNRXKz8wMKQO/Cw2AaQKlEU8R3QPMCOikwkH15PlPzlPWWd3/j8NwAAAP//AwBQSwME&#10;FAAGAAgAAAAhADfr4E3kAAAAEAEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyo&#10;UyihTeNUiIoLEkIUxNmJNz9NvI5it03ens0JLivtjHZ2vnQ32k6ccfCNIwXLRQQCqXCmoUrB99fr&#10;3RqED5qM7hyhggk97LLrq1Qnxl3oE8+HUAkOIZ9oBXUIfSKlL2q02i9cj8Re6QarA69DJc2gLxxu&#10;O3kfRbG0uiH+UOseX2os2sPJKlh9bPJSHlt7fJ/epqlpy599Xip1ezPutzyetyACjuHvAmYG7g8Z&#10;F8vdiYwXnQKmCazG0eoJxOwvN1EMIp+1x4c1yCyV/0GyXwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQDqG+r9FgIAACsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA36+BN5AAAABABAAAPAAAAAAAAAAAAAAAAAHAEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="MSIPCMc3054336811d08b680b9289e" o:spid="_x0000_s1026" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:-32.9pt;margin-top:805.6pt;width:595.3pt;height:24.55pt;z-index:251654144;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCdkot2FAIAACQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2w3TdoacYqsRYYB&#10;QVsgHXqWZSk2IIuapMTOfv0o2UmKbqdhF5kiaX6897S471tFDsK6BnRBs0lKidAcqkbvCvrjdf3l&#10;lhLnma6YAi0KehSO3i8/f1p0JhdXUIOqhCVYRLu8MwWtvTd5kjhei5a5CRihMSjBtszj1e6SyrIO&#10;q7cquUrTedKBrYwFLpxD7+MQpMtYX0rB/bOUTniiCoqz+XjaeJbhTJYLlu8sM3XDxzHYP0zRskZj&#10;03OpR+YZ2dvmj1Jtwy04kH7CoU1AyoaLuANuk6UfttnWzIi4C4LjzBkm9//K8qfD1rxY4vuv0COB&#10;AZDOuNyhM+zTS9uGL05KMI4QHs+wid4Tjs6b2TydZhjiGJtm2c3tLJRJLn8b6/w3AS0JRkEt0hLR&#10;YoeN80PqKSU007BulIrUKE26gs6nszT+cI5gcaWxx2XWYPm+7McFSqiOuJeFgXJn+LrB5hvm/Auz&#10;yDHOi7r1z3hIBdgERouSGuyvv/lDPkKPUUo61ExB3c89s4IS9V0jKXfZ9XUQWbygYd97y5NX79sH&#10;QDlm+DIMj2bI9epkSgvtG8p6FbphiGmOPQtanswHPygYnwUXq1VMQjkZ5jd6a3goHWAMkL72b8ya&#10;EXePjD3BSVUs/wD/kDsQsNp7kE3kJgA7oDnijVKM7I7PJmj9/T1mXR738jcAAAD//wMAUEsDBBQA&#10;BgAIAAAAIQDU1IGD4QAAAA4BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PT4NAEMXvJn6HzZh4axew&#10;EossjdF4MTHGanpeYPhT2FnCblv49g4ne5z3Xt78XrqbTC/OOLrWkoJwHYBAKmzZUq3g9+d99QTC&#10;eU2l7i2hghkd7LLbm1Qnpb3QN573vhZcQi7RChrvh0RKVzRotFvbAYm9yo5Gez7HWpajvnC56WUU&#10;BLE0uiX+0OgBXxssuv3JKNh8bfNKHjtz/Jw/5rntqsNbXil1fze9PIPwOPn/MCz4jA4ZM+X2RKUT&#10;vYJV/Mjono04DCMQSySMNqzlixYHDyCzVF7PyP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAnZKLdhQCAAAkBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEA1NSBg+EAAAAOAQAADwAAAAAAAAAAAAAAAABuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox inset=",0,,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="4E91C132" w14:textId="77777777" w:rsidR="00E261B3" w:rsidRPr="00B21F90" w:rsidRDefault="00E261B3" w:rsidP="00B21F90">
+                  <w:p w14:paraId="40F55A9D" w14:textId="77777777" w:rsidR="00E261B3" w:rsidRPr="00B21F90" w:rsidRDefault="00E261B3" w:rsidP="00B21F90">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00B21F90">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6BB386BF" w14:textId="77777777" w:rsidR="00E261B3" w:rsidRDefault="002154E3">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1C9B4C44" wp14:editId="0B44FF9A">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-546917</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-493214</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="7564637" cy="1004381"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="760923631" name="Picture 5">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="760923631" name="Picture 5">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7657393" cy="1016696"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="00301BBE">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="2C215589" wp14:editId="15DB3739">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>-7620</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>10282566</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="7560310" cy="216977"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="6" name="MSIPCM418f4cbe97f099549309dca7" descr="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;FirstPage&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="7560310" cy="216977"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="6350">
+                            <a:solidFill>
+                              <a:prstClr val="black"/>
+                            </a:solidFill>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="260040F7" w14:textId="77777777" w:rsidR="00E261B3" w:rsidRPr="00B21F90" w:rsidRDefault="00E261B3" w:rsidP="00B21F90">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00B21F90">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="2C215589" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="MSIPCM418f4cbe97f099549309dca7" o:spid="_x0000_s1027" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;FirstPage&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:-.6pt;margin-top:809.65pt;width:595.3pt;height:17.1pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAeZvzIFgIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815KcxEkEy4GbwEUB&#10;IwngFDnTFGkRoLgsSVtyv75Lyi+kPRW9UMvd1T5mhtOHvtVkJ5xXYCpajHJKhOFQK7Op6I+3xZc7&#10;SnxgpmYajKjoXnj6MPv8adrZUoyhAV0LR7CI8WVnK9qEYMss87wRLfMjsMJgUIJrWcCr22S1Yx1W&#10;b3U2zvNJ1oGrrQMuvEfv0xCks1RfSsHDi5ReBKIrirOFdLp0ruOZzaas3DhmG8UPY7B/mKJlymDT&#10;U6knFhjZOvVHqVZxBx5kGHFoM5BScZF2wG2K/MM2q4ZZkXZBcLw9weT/X1n+vFvZV0dC/xV6JDAC&#10;0llfenTGfXrp2vjFSQnGEcL9CTbRB8LReXszya8KDHGMjYvJ/e1tLJOd/7bOh28CWhKNijqkJaHF&#10;dksfhtRjSmxmYKG0TtRoQ7qKTq5u8vTDKYLFtcEe51mjFfp1T1R9scca6j2u52Bg3lu+UDjDkvnw&#10;yhxSjWOjfMMLHlID9oKDRUkD7tff/DEfGcAoJR1Kp6L+55Y5QYn+bpCb++L6OmotXdBwl9710Wu2&#10;7SOgKgt8IJYnM+YGfTSlg/Yd1T2P3TDEDMeeFV0fzccwCBlfBxfzeUpCVVkWlmZleSwd0YzIvvXv&#10;zNkD/AGJe4ajuFj5gYUhd+Bhvg0gVaIo4jugeYAdFZlIPryeKPnLe8o6v/HZbwAAAP//AwBQSwME&#10;FAAGAAgAAAAhADZxGF/hAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8tugzAQRfeV8g/WVOou&#10;MeSlQDFR1KqbSlWVpOra4OER8BhhJ4G/r1k1y7lzdOdMsh90y27Y29qQgHARAEPKjaqpFPBz/pjv&#10;gFknScnWEAoY0cI+nT0lMlbmTke8nVzJfAnZWAqonOtizm1eoZZ2YTokvytMr6XzY19y1cu7L9ct&#10;XwbBlmtZk79QyQ7fKsyb01ULWH9HWcEvjb58jZ/jWDfF73tWCPHyPBxegTkc3D8Mk75Xh9Q7ZeZK&#10;yrJWwDxcetLn2zBaAZuIcBetgWVTtlltgKcJf/wi/QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQAeZvzIFgIAACsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQA2cRhf4QAAAA0BAAAPAAAAAAAAAAAAAAAAAHAEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
+              <v:textbox inset=",0,,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="260040F7" w14:textId="77777777" w:rsidR="00E261B3" w:rsidRPr="00B21F90" w:rsidRDefault="00E261B3" w:rsidP="00B21F90">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00B21F90">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1DE7EAAE" w14:textId="6756ECC6" w:rsidR="00593A99" w:rsidRPr="00F65AA9" w:rsidRDefault="00AD436D" w:rsidP="00EF2C72">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3F2AB81D" w14:textId="4904C15F" w:rsidR="00593A99" w:rsidRPr="00F65AA9" w:rsidRDefault="00C57E5A" w:rsidP="00EF2C72">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="567B2ACF" wp14:editId="570B7E61">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:align>center</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>998</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="7560310" cy="1003941"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1142258542" name="Picture 1">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1142258542" name="Picture 1">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7560310" cy="1003941"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="00301BBE">
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="0CC651E2" wp14:editId="63C984CA">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="50C3C9D3" wp14:editId="79CC4204">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>10189210</wp:posOffset>
+                <wp:posOffset>10368247</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="7560310" cy="311785"/>
-              <wp:effectExtent l="0" t="0" r="0" b="12065"/>
+              <wp:extent cx="7560310" cy="226868"/>
+              <wp:effectExtent l="0" t="0" r="0" b="1905"/>
               <wp:wrapNone/>
-              <wp:docPr id="3" name="MSIPCM8fdb44dc809beadde46653cc" descr="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:2,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
+              <wp:docPr id="3" name="MSIPCMc3054336811d08b680b9289e" descr="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="7560310" cy="311785"/>
+                        <a:ext cx="7560310" cy="226868"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="6350">
                             <a:solidFill>
                               <a:prstClr val="black"/>
                             </a:solidFill>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="442A900B" w14:textId="47157448" w:rsidR="00AD436D" w:rsidRPr="00AD436D" w:rsidRDefault="00AD436D" w:rsidP="00AD436D">
+                        <w:p w14:paraId="25CE5AC0" w14:textId="77777777" w:rsidR="00593A99" w:rsidRPr="00B21F90" w:rsidRDefault="00593A99" w:rsidP="00B21F90">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00AD436D">
+                          <w:r w:rsidRPr="00B21F90">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
+                        <w:p w14:paraId="787C48E5" w14:textId="77777777" w:rsidR="00301BBE" w:rsidRDefault="00301BBE"/>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="0CC651E2" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="50C3C9D3" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="MSIPCM8fdb44dc809beadde46653cc" o:spid="_x0000_s1028" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:2,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:802.3pt;width:595.3pt;height:24.55pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQC7jRm/GAIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU99v2jAQfp+0/8Hy+0gChbYRoWKtmCah&#13;&#10;thKd+mwcm0RyfJ5tSNhfv7NDoOr2VPXFOd9d7sf3fZ7fdY0iB2FdDbqg2SilRGgOZa13Bf31svp2&#13;&#10;Q4nzTJdMgRYFPQpH7xZfv8xbk4sxVKBKYQkW0S5vTUEr702eJI5XomFuBEZoDEqwDfN4tbuktKzF&#13;&#10;6o1Kxmk6S1qwpbHAhXPofeiDdBHrSym4f5LSCU9UQXE2H08bz204k8Wc5TvLTFXz0xjsA1M0rNbY&#13;&#10;9FzqgXlG9rb+p1RTcwsOpB9xaBKQsuYi7oDbZOm7bTYVMyLuguA4c4bJfV5Z/njYmGdLfPcdOiQw&#13;&#10;ANIalzt0hn06aZvwxUkJxhHC4xk20XnC0Xk9naWTDEMcY5Msu76ZhjLJ5W9jnf8hoCHBKKhFWiJa&#13;&#10;7LB2vk8dUkIzDataqUiN0qQt6GwyTeMP5wgWVxp7XGYNlu+2HanLgo6HPbZQHnE9Cz3zzvBVjTOs&#13;&#10;mfPPzCLVODbK1z/hIRVgLzhZlFRg//zPH/KRAYxS0qJ0Cup+75kVlKifGrm5za6ugtbiBQ371rsd&#13;&#10;vHrf3AOqMsMHYng0Q65XgyktNK+o7mXohiGmOfYs6HYw730vZHwdXCyXMQlVZZhf643hoXRAMyD7&#13;&#10;0r0ya07weyTuEQZxsfwdC31uz8Ny70HWkaKAb4/mCXZUZCT59HqC5N/eY9bljS/+AgAA//8DAFBL&#13;&#10;AwQUAAYACAAAACEAUHb2QOEAAAAQAQAADwAAAGRycy9kb3ducmV2LnhtbExPTU/DMAy9I/EfIiNx&#13;&#10;Y+lgFNY1nRATFyQ0MRDntHE/1sapmmxr/z3uCS6W/Z78PtLtaDtxxsE3jhQsFxEIpMKZhioF319v&#13;&#10;d88gfNBkdOcIFUzoYZtdX6U6Me5Cn3g+hEqwCPlEK6hD6BMpfVGj1X7heiTmSjdYHfgcKmkGfWFx&#13;&#10;28n7KIql1Q2xQ617fK2xaA8nq2C1X+elPLb2+DG9T1PTlj+7vFTq9mbcbXi8bEAEHMPfB8wdOD9k&#13;&#10;HCx3JzJedAq4TWA0jlYxiJlfriPe8hl7fHgCmaXyf5HsFwAA//8DAFBLAQItABQABgAIAAAAIQC2&#13;&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#13;&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#13;&#10;AAgAAAAhALuNGb8YAgAAKwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#13;&#10;FAAGAAgAAAAhAFB29kDhAAAAEAEAAA8AAAAAAAAAAAAAAAAAcgQAAGRycy9kb3ducmV2LnhtbFBL&#13;&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#13;&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1028" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:816.4pt;width:595.3pt;height:17.85pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAOrdIDFwIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU99v2jAQfp/U/8Hy+0igLWMRoaKtmCah&#10;thKd+mwcm0SyfZ5tSNhfv7NDoOr2NO3FOd9d7sf3fZ7fdVqRg3C+AVPS8SinRBgOVWN2Jf3xuvo8&#10;o8QHZiqmwIiSHoWnd4urT/PWFmICNahKOIJFjC9aW9I6BFtkmee10MyPwAqDQQlOs4BXt8sqx1qs&#10;rlU2yfNp1oKrrAMuvEfvYx+ki1RfSsHDs5ReBKJKirOFdLp0buOZLeas2Dlm64afxmD/MIVmjcGm&#10;51KPLDCyd80fpXTDHXiQYcRBZyBlw0XaAbcZ5x+22dTMirQLguPtGSb//8ryp8PGvjgSunvokMAI&#10;SGt94dEZ9+mk0/GLkxKMI4THM2yiC4Sj88vtNL8eY4hjbDKZzqazWCa7/G2dD98EaBKNkjqkJaHF&#10;Dmsf+tQhJTYzsGqUStQoQ9qSTq9v8/TDOYLFlcEel1mjFbptR5oKpxj22EJ1xPUc9Mx7y1cNzrBm&#10;Prwwh1Tj2Cjf8IyHVIC94GRRUoP79Td/zEcGMEpJi9Ipqf+5Z05Qor4b5Obr+OYmai1d0HDvvdvB&#10;a/b6AVCVY3wglicz5gY1mNKBfkN1L2M3DDHDsWdJt4P5EHoh4+vgYrlMSagqy8LabCyPpSOaEdnX&#10;7o05e4I/IHFPMIiLFR9Y6HN7Hpb7ALJJFEV8ezRPsKMiE8mn1xMl//6esi5vfPEbAAD//wMAUEsD&#10;BBQABgAIAAAAIQCsrCp03wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtZW4&#10;UacFojaNUyEQFySEKIizE29+mngdxW6bvD2bEz3uzGh2vnQ/2k6ccfCNIwWrZQQCqXCmoUrBz/fb&#10;/QaED5qM7hyhggk97LPbm1Qnxl3oC8+HUAkuIZ9oBXUIfSKlL2q02i9dj8Re6QarA59DJc2gL1xu&#10;O7mOolha3RB/qHWPLzUW7eFkFTx+bvNSHlt7/Jjep6lpy9/XvFTqbjE+70AEHMN/GOb5PB0y3pS7&#10;ExkvOgUMEliNH9ZMMPurbRSDyGct3jyBzFJ5zZD9AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAA6t0gMXAgAAKwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAKysKnTfAAAACwEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox inset=",0,,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="442A900B" w14:textId="47157448" w:rsidR="00AD436D" w:rsidRPr="00AD436D" w:rsidRDefault="00AD436D" w:rsidP="00AD436D">
+                  <w:p w14:paraId="25CE5AC0" w14:textId="77777777" w:rsidR="00593A99" w:rsidRPr="00B21F90" w:rsidRDefault="00593A99" w:rsidP="00B21F90">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00AD436D">
+                    <w:r w:rsidRPr="00B21F90">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
+                  <w:p w14:paraId="787C48E5" w14:textId="77777777" w:rsidR="00301BBE" w:rsidRDefault="00301BBE"/>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="69A6420C" w14:textId="77777777" w:rsidR="008A62F4" w:rsidRDefault="008A62F4" w:rsidP="00207717">
+    <w:p w14:paraId="0064A0AB" w14:textId="77777777" w:rsidR="004D0C46" w:rsidRDefault="004D0C46" w:rsidP="00207717">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="114ADCC8" w14:textId="77777777" w:rsidR="008A62F4" w:rsidRDefault="008A62F4">
+    <w:p w14:paraId="22389E1C" w14:textId="77777777" w:rsidR="004D0C46" w:rsidRDefault="004D0C46">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0004A360" w14:textId="77777777" w:rsidR="008A62F4" w:rsidRDefault="008A62F4"/>
+    <w:p w14:paraId="71166280" w14:textId="77777777" w:rsidR="004D0C46" w:rsidRDefault="004D0C46"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="61C6E30D" w14:textId="77777777" w:rsidR="00E261B3" w:rsidRPr="0051568D" w:rsidRDefault="00B14B5F" w:rsidP="0017674D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid"/>
+      <w:tblW w:w="10283" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="10283"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="003607D3" w14:paraId="666E5961" w14:textId="77777777" w:rsidTr="003607D3">
+      <w:trPr>
+        <w:trHeight w:val="839"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="10283" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="49C35A5C" w14:textId="77777777" w:rsidR="003607D3" w:rsidRPr="00CF58FB" w:rsidRDefault="003607D3" w:rsidP="003607D3">
+          <w:pPr>
+            <w:pStyle w:val="Documenttitle"/>
+          </w:pPr>
+          <w:r>
+            <w:t>&lt;insert meeting name&gt;</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="003607D3" w14:paraId="5485B577" w14:textId="77777777" w:rsidTr="003607D3">
+      <w:trPr>
+        <w:trHeight w:val="737"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="10283" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="3267D5E6" w14:textId="77777777" w:rsidR="003607D3" w:rsidRPr="00CF58FB" w:rsidRDefault="003607D3" w:rsidP="003607D3">
+          <w:pPr>
+            <w:pStyle w:val="Documentsubtitle"/>
+          </w:pPr>
+          <w:r>
+            <w:t>Meeting Agenda</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="003607D3" w14:paraId="232424B2" w14:textId="77777777" w:rsidTr="003607D3">
+      <w:trPr>
+        <w:trHeight w:val="714"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="10283" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="288F7910" w14:textId="77777777" w:rsidR="003607D3" w:rsidRPr="00250DC4" w:rsidRDefault="003607D3" w:rsidP="003607D3">
+          <w:pPr>
+            <w:pStyle w:val="Bannermarking"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="3CA077E3" w14:textId="77777777" w:rsidR="003607D3" w:rsidRDefault="003607D3">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r>
-      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+    <w:r w:rsidRPr="00280C4B">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="667B4D1B" wp14:editId="2349FAAC">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>0</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>-23247</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="7602855" cy="3130550"/>
+          <wp:effectExtent l="0" t="0" r="4445" b="6350"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1889773969" name="Picture 1889773969">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="4" name="Picture 4">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7602855" cy="3130550"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid"/>
+      <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="-233"/>
+      <w:tblW w:w="5898" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="5898"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00301BBE" w14:paraId="79E965B1" w14:textId="77777777" w:rsidTr="00DC5033">
+      <w:trPr>
+        <w:trHeight w:val="1058"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="5898" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="6363444C" w14:textId="71ADE914" w:rsidR="00AE704C" w:rsidRDefault="00AE704C" w:rsidP="00DC5033">
+          <w:pPr>
+            <w:pStyle w:val="Documenttitle"/>
+            <w:rPr>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Homes Victoria </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="6FFA8C68" w14:textId="4D2DD0BE" w:rsidR="00301BBE" w:rsidRPr="00A162D2" w:rsidRDefault="00C57E5A" w:rsidP="00DC5033">
+          <w:pPr>
+            <w:pStyle w:val="Documenttitle"/>
+            <w:rPr>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00A162D2">
+            <w:rPr>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>Tenant House Sales</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="00301BBE" w14:paraId="3931219C" w14:textId="77777777" w:rsidTr="00DC5033">
+      <w:trPr>
+        <w:trHeight w:val="567"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="5898" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="09EF3782" w14:textId="57F9A490" w:rsidR="00301BBE" w:rsidRPr="00A162D2" w:rsidRDefault="00C57E5A" w:rsidP="00DC5033">
+          <w:pPr>
+            <w:pStyle w:val="Documentsubtitle"/>
+            <w:rPr>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00A162D2">
+            <w:rPr>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>Application form</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="00301BBE" w14:paraId="24CF8303" w14:textId="77777777" w:rsidTr="00DC5033">
+      <w:trPr>
+        <w:trHeight w:val="211"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="5898" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="2CE33E08" w14:textId="77777777" w:rsidR="00301BBE" w:rsidRPr="00250DC4" w:rsidRDefault="00301BBE" w:rsidP="00DC5033">
+          <w:pPr>
+            <w:pStyle w:val="Bannermarking"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="47E1D638" w14:textId="77777777" w:rsidR="003607D3" w:rsidRDefault="003607D3">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r w:rsidRPr="00280C4B">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="087ABBB2" wp14:editId="7C1DADA3">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>-45720</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>0</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="7719060" cy="2252980"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1244698870" name="Picture 1244698870" descr="Homes Victoria. Victoria State Government">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1244698870" name="Picture 1244698870" descr="Homes Victoria. Victoria State Government">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7719060" cy="2252980"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3A3A318D" w14:textId="77777777" w:rsidR="00E261B3" w:rsidRPr="0051568D" w:rsidRDefault="00E261B3" w:rsidP="0017674D">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03A50056"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4D10C7E2"/>
     <w:numStyleLink w:val="ZZNumbersloweralpha"/>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0BAD2E30"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4D10C7E2"/>
     <w:styleLink w:val="ZZNumbersloweralpha"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="Numberloweralpha"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="454"/>
         </w:tabs>
         <w:ind w:left="454" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -3152,309 +2378,50 @@
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="123249B3"/>
-[...257 lines deleted...]
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E6C68D4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9C40C040"/>
     <w:styleLink w:val="ZZNumbersdigit"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numberdigit"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="454"/>
         </w:tabs>
         <w:ind w:left="454" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numberdigitindent"/>
       <w:lvlText w:val="%2."/>
@@ -3545,51 +2512,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3EC54A41"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="580635D0"/>
     <w:styleLink w:val="ZZNumberslowerroman"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:pStyle w:val="Numberlowerroman"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="454"/>
         </w:tabs>
         <w:ind w:left="454" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:pStyle w:val="Numberlowerromanindent"/>
       <w:lvlText w:val="(%2)"/>
@@ -3674,307 +2641,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...255 lines deleted...]
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="541611C2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="350ED9F2"/>
     <w:styleLink w:val="ZZTablebullets"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Tablebullet1"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="227" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:pStyle w:val="Tablebullet2"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4057,51 +2768,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54BA1E5A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F05C78C0"/>
     <w:styleLink w:val="ZZBullets"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bullet1"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:pStyle w:val="Bullet2"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4181,51 +2892,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6309259F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8B3CE87A"/>
     <w:styleLink w:val="ZZQuotebullets"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Quotebullet1"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:pStyle w:val="Quotebullet2"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
@@ -4307,1330 +3018,1339 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1339114065">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="1" w16cid:durableId="1905606371">
+    <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="204218038">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="2" w16cid:durableId="1596750006">
+    <w:abstractNumId w:val="6"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="359941505">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="3" w16cid:durableId="1866207169">
+    <w:abstractNumId w:val="3"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1052539719">
+  <w:num w:numId="4" w16cid:durableId="494684593">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1200896076">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="5" w16cid:durableId="2121676295">
+    <w:abstractNumId w:val="3"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1093548091">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="6" w16cid:durableId="1786995858">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="2120180547">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="7" w16cid:durableId="1868327170">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="378819651">
+  <w:num w:numId="8" w16cid:durableId="804276502">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="2088839288">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="9" w16cid:durableId="351301801">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1631546056">
-[...5 lines deleted...]
-  <w:num w:numId="12" w16cid:durableId="592128912">
+  <w:num w:numId="10" w16cid:durableId="1462579193">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1827938494">
-[...6 lines deleted...]
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="11" w16cid:durableId="330790983">
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="11"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="168"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="5004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="181"/>
   <w:drawingGridVerticalSpacing w:val="181"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00BF6212"/>
+    <w:rsidRoot w:val="00381940"/>
     <w:rsid w:val="00000719"/>
-    <w:rsid w:val="00001C49"/>
     <w:rsid w:val="00002D68"/>
+    <w:rsid w:val="00002E4C"/>
     <w:rsid w:val="00003403"/>
     <w:rsid w:val="00004475"/>
     <w:rsid w:val="00005347"/>
     <w:rsid w:val="000072B6"/>
     <w:rsid w:val="0001021B"/>
     <w:rsid w:val="00011D89"/>
     <w:rsid w:val="000154FD"/>
-    <w:rsid w:val="00016790"/>
     <w:rsid w:val="00022271"/>
     <w:rsid w:val="000235E8"/>
     <w:rsid w:val="000237F7"/>
     <w:rsid w:val="00024D89"/>
     <w:rsid w:val="000250B6"/>
+    <w:rsid w:val="00026E3C"/>
     <w:rsid w:val="00033D81"/>
     <w:rsid w:val="00037366"/>
     <w:rsid w:val="00041BF0"/>
     <w:rsid w:val="00042C8A"/>
     <w:rsid w:val="0004536B"/>
     <w:rsid w:val="00046B68"/>
     <w:rsid w:val="000527DD"/>
     <w:rsid w:val="000578B2"/>
     <w:rsid w:val="00060959"/>
     <w:rsid w:val="00060C8F"/>
     <w:rsid w:val="0006298A"/>
+    <w:rsid w:val="00063F34"/>
     <w:rsid w:val="000643BD"/>
     <w:rsid w:val="000663CD"/>
     <w:rsid w:val="000733FE"/>
     <w:rsid w:val="00074219"/>
     <w:rsid w:val="00074ED5"/>
     <w:rsid w:val="0008508E"/>
     <w:rsid w:val="00086557"/>
     <w:rsid w:val="00087951"/>
     <w:rsid w:val="0009050A"/>
     <w:rsid w:val="0009113B"/>
-    <w:rsid w:val="0009162F"/>
     <w:rsid w:val="00093402"/>
     <w:rsid w:val="00094DA3"/>
     <w:rsid w:val="00096CD1"/>
     <w:rsid w:val="000A012C"/>
     <w:rsid w:val="000A0EB9"/>
     <w:rsid w:val="000A186C"/>
     <w:rsid w:val="000A1EA4"/>
     <w:rsid w:val="000A2476"/>
     <w:rsid w:val="000A641A"/>
     <w:rsid w:val="000B2117"/>
     <w:rsid w:val="000B3EDB"/>
     <w:rsid w:val="000B543D"/>
     <w:rsid w:val="000B55F9"/>
     <w:rsid w:val="000B5BF7"/>
-    <w:rsid w:val="000B64A5"/>
     <w:rsid w:val="000B6BC8"/>
     <w:rsid w:val="000C0303"/>
+    <w:rsid w:val="000C1B17"/>
     <w:rsid w:val="000C42EA"/>
     <w:rsid w:val="000C4546"/>
     <w:rsid w:val="000D1242"/>
     <w:rsid w:val="000E0970"/>
     <w:rsid w:val="000E3CC7"/>
     <w:rsid w:val="000E6BD4"/>
     <w:rsid w:val="000E6D6D"/>
     <w:rsid w:val="000F1F1E"/>
-    <w:rsid w:val="000F2039"/>
     <w:rsid w:val="000F2259"/>
     <w:rsid w:val="000F2DDA"/>
     <w:rsid w:val="000F2EA0"/>
     <w:rsid w:val="000F5213"/>
     <w:rsid w:val="00101001"/>
     <w:rsid w:val="00103276"/>
     <w:rsid w:val="0010392D"/>
     <w:rsid w:val="0010447F"/>
     <w:rsid w:val="00104FE3"/>
     <w:rsid w:val="00105291"/>
     <w:rsid w:val="0010714F"/>
     <w:rsid w:val="001120C5"/>
+    <w:rsid w:val="00112BC6"/>
+    <w:rsid w:val="00114311"/>
     <w:rsid w:val="00120BD3"/>
     <w:rsid w:val="00122FEA"/>
     <w:rsid w:val="001232BD"/>
     <w:rsid w:val="00124ED5"/>
     <w:rsid w:val="001276FA"/>
     <w:rsid w:val="001447B3"/>
     <w:rsid w:val="00152073"/>
-    <w:rsid w:val="00154D82"/>
     <w:rsid w:val="00156598"/>
     <w:rsid w:val="0016037B"/>
     <w:rsid w:val="00161939"/>
     <w:rsid w:val="00161AA0"/>
     <w:rsid w:val="00161D2E"/>
     <w:rsid w:val="00161F3E"/>
     <w:rsid w:val="00162093"/>
     <w:rsid w:val="00162CA9"/>
     <w:rsid w:val="00165459"/>
     <w:rsid w:val="00165A57"/>
     <w:rsid w:val="001712C2"/>
     <w:rsid w:val="00172BAF"/>
     <w:rsid w:val="0017674D"/>
     <w:rsid w:val="001771DD"/>
     <w:rsid w:val="00177995"/>
     <w:rsid w:val="00177A8C"/>
     <w:rsid w:val="00186B33"/>
     <w:rsid w:val="00192F9D"/>
-    <w:rsid w:val="00195A14"/>
     <w:rsid w:val="00196EB8"/>
     <w:rsid w:val="00196EFB"/>
     <w:rsid w:val="001979FF"/>
     <w:rsid w:val="00197B17"/>
     <w:rsid w:val="001A1950"/>
     <w:rsid w:val="001A1C54"/>
     <w:rsid w:val="001A202A"/>
     <w:rsid w:val="001A3ACE"/>
     <w:rsid w:val="001B058F"/>
     <w:rsid w:val="001B6B96"/>
     <w:rsid w:val="001B7228"/>
     <w:rsid w:val="001B738B"/>
+    <w:rsid w:val="001C02D2"/>
     <w:rsid w:val="001C09DB"/>
     <w:rsid w:val="001C277E"/>
     <w:rsid w:val="001C2A72"/>
     <w:rsid w:val="001C31B7"/>
     <w:rsid w:val="001D0B75"/>
     <w:rsid w:val="001D39A5"/>
     <w:rsid w:val="001D3C09"/>
     <w:rsid w:val="001D44E8"/>
     <w:rsid w:val="001D60EC"/>
     <w:rsid w:val="001D6F59"/>
     <w:rsid w:val="001E44DF"/>
     <w:rsid w:val="001E68A5"/>
     <w:rsid w:val="001E6BB0"/>
     <w:rsid w:val="001E7282"/>
     <w:rsid w:val="001F3826"/>
     <w:rsid w:val="001F6E46"/>
     <w:rsid w:val="001F7C91"/>
     <w:rsid w:val="002033B7"/>
     <w:rsid w:val="00206463"/>
     <w:rsid w:val="00206F2F"/>
     <w:rsid w:val="00207717"/>
     <w:rsid w:val="0021053D"/>
     <w:rsid w:val="00210A92"/>
+    <w:rsid w:val="002154E3"/>
     <w:rsid w:val="00216C03"/>
+    <w:rsid w:val="00217082"/>
     <w:rsid w:val="00220C04"/>
     <w:rsid w:val="0022278D"/>
     <w:rsid w:val="0022701F"/>
     <w:rsid w:val="00227C68"/>
     <w:rsid w:val="00233311"/>
     <w:rsid w:val="002333F5"/>
     <w:rsid w:val="00233724"/>
+    <w:rsid w:val="00235699"/>
     <w:rsid w:val="002365B4"/>
     <w:rsid w:val="00242378"/>
     <w:rsid w:val="002432E1"/>
     <w:rsid w:val="00246207"/>
     <w:rsid w:val="00246C5E"/>
     <w:rsid w:val="00250960"/>
     <w:rsid w:val="00250DC4"/>
     <w:rsid w:val="00251343"/>
-    <w:rsid w:val="00253598"/>
     <w:rsid w:val="002536A4"/>
     <w:rsid w:val="00254F58"/>
     <w:rsid w:val="002620BC"/>
     <w:rsid w:val="00262802"/>
     <w:rsid w:val="00263A90"/>
     <w:rsid w:val="0026408B"/>
     <w:rsid w:val="00267C3E"/>
     <w:rsid w:val="002709BB"/>
     <w:rsid w:val="0027131C"/>
     <w:rsid w:val="00273BAC"/>
     <w:rsid w:val="002763B3"/>
     <w:rsid w:val="002802E3"/>
     <w:rsid w:val="00280C4B"/>
-    <w:rsid w:val="00281620"/>
     <w:rsid w:val="0028213D"/>
     <w:rsid w:val="002862F1"/>
     <w:rsid w:val="00291373"/>
     <w:rsid w:val="0029597D"/>
     <w:rsid w:val="002962C3"/>
     <w:rsid w:val="0029752B"/>
     <w:rsid w:val="002A0A9C"/>
-    <w:rsid w:val="002A4149"/>
     <w:rsid w:val="002A483C"/>
     <w:rsid w:val="002B0C7C"/>
     <w:rsid w:val="002B1729"/>
     <w:rsid w:val="002B36C7"/>
     <w:rsid w:val="002B4DD4"/>
     <w:rsid w:val="002B5277"/>
     <w:rsid w:val="002B5375"/>
     <w:rsid w:val="002B77C1"/>
     <w:rsid w:val="002C0ED7"/>
     <w:rsid w:val="002C2728"/>
-    <w:rsid w:val="002C3D40"/>
     <w:rsid w:val="002D1E0D"/>
+    <w:rsid w:val="002D3F44"/>
     <w:rsid w:val="002D5006"/>
-    <w:rsid w:val="002D5FB2"/>
     <w:rsid w:val="002E01D0"/>
     <w:rsid w:val="002E161D"/>
     <w:rsid w:val="002E3100"/>
     <w:rsid w:val="002E6C95"/>
     <w:rsid w:val="002E7C36"/>
     <w:rsid w:val="002F3ADF"/>
     <w:rsid w:val="002F3D32"/>
     <w:rsid w:val="002F5F31"/>
     <w:rsid w:val="002F5F46"/>
+    <w:rsid w:val="00301BBE"/>
     <w:rsid w:val="00302216"/>
     <w:rsid w:val="00303E53"/>
     <w:rsid w:val="00305CC1"/>
     <w:rsid w:val="00306E5F"/>
+    <w:rsid w:val="00307260"/>
     <w:rsid w:val="00307E14"/>
+    <w:rsid w:val="00311458"/>
     <w:rsid w:val="00314054"/>
     <w:rsid w:val="00316F27"/>
     <w:rsid w:val="003214F1"/>
     <w:rsid w:val="00322E4B"/>
     <w:rsid w:val="003252EE"/>
     <w:rsid w:val="00327870"/>
     <w:rsid w:val="0033259D"/>
     <w:rsid w:val="003333D2"/>
-    <w:rsid w:val="00335401"/>
     <w:rsid w:val="00337339"/>
     <w:rsid w:val="003406C6"/>
     <w:rsid w:val="00341021"/>
     <w:rsid w:val="003418CC"/>
+    <w:rsid w:val="003424FA"/>
     <w:rsid w:val="003459BD"/>
     <w:rsid w:val="00350D38"/>
     <w:rsid w:val="00351405"/>
     <w:rsid w:val="00351B36"/>
     <w:rsid w:val="00357B4E"/>
+    <w:rsid w:val="003607D3"/>
     <w:rsid w:val="003716FD"/>
     <w:rsid w:val="0037204B"/>
+    <w:rsid w:val="00373F94"/>
     <w:rsid w:val="003744CF"/>
     <w:rsid w:val="00374717"/>
     <w:rsid w:val="0037676C"/>
     <w:rsid w:val="00377A1A"/>
     <w:rsid w:val="00381043"/>
+    <w:rsid w:val="00381940"/>
     <w:rsid w:val="003829E5"/>
     <w:rsid w:val="00386109"/>
     <w:rsid w:val="00386944"/>
     <w:rsid w:val="003956CC"/>
     <w:rsid w:val="00395C9A"/>
     <w:rsid w:val="003A04E1"/>
     <w:rsid w:val="003A0853"/>
+    <w:rsid w:val="003A258D"/>
     <w:rsid w:val="003A6B67"/>
     <w:rsid w:val="003B13B6"/>
     <w:rsid w:val="003B14C3"/>
     <w:rsid w:val="003B15E6"/>
     <w:rsid w:val="003B1BDC"/>
     <w:rsid w:val="003B408A"/>
     <w:rsid w:val="003C08A2"/>
     <w:rsid w:val="003C2045"/>
     <w:rsid w:val="003C43A1"/>
     <w:rsid w:val="003C4FC0"/>
     <w:rsid w:val="003C55F4"/>
     <w:rsid w:val="003C7897"/>
     <w:rsid w:val="003C7A3F"/>
     <w:rsid w:val="003D2766"/>
     <w:rsid w:val="003D2A74"/>
     <w:rsid w:val="003D3E8F"/>
     <w:rsid w:val="003D6475"/>
     <w:rsid w:val="003D6EE6"/>
     <w:rsid w:val="003D7000"/>
     <w:rsid w:val="003D7E30"/>
     <w:rsid w:val="003E375C"/>
-    <w:rsid w:val="003E3898"/>
     <w:rsid w:val="003E4086"/>
     <w:rsid w:val="003E639E"/>
     <w:rsid w:val="003E71E5"/>
     <w:rsid w:val="003F0445"/>
     <w:rsid w:val="003F0CF0"/>
     <w:rsid w:val="003F14B1"/>
     <w:rsid w:val="003F2B20"/>
     <w:rsid w:val="003F3289"/>
     <w:rsid w:val="003F3903"/>
     <w:rsid w:val="003F3C62"/>
     <w:rsid w:val="003F5CB9"/>
     <w:rsid w:val="004013C7"/>
     <w:rsid w:val="00401FCF"/>
     <w:rsid w:val="00406157"/>
     <w:rsid w:val="00406285"/>
     <w:rsid w:val="004148F9"/>
     <w:rsid w:val="0042084E"/>
     <w:rsid w:val="00421EEF"/>
     <w:rsid w:val="00424D65"/>
     <w:rsid w:val="00430393"/>
     <w:rsid w:val="00431806"/>
     <w:rsid w:val="004350F9"/>
     <w:rsid w:val="00437AC5"/>
     <w:rsid w:val="00442C6C"/>
     <w:rsid w:val="00443CBE"/>
     <w:rsid w:val="00443E8A"/>
     <w:rsid w:val="004441BC"/>
     <w:rsid w:val="004468B4"/>
     <w:rsid w:val="0045230A"/>
     <w:rsid w:val="00454AD0"/>
     <w:rsid w:val="00457337"/>
+    <w:rsid w:val="004577BD"/>
     <w:rsid w:val="00462E3D"/>
     <w:rsid w:val="0046440A"/>
     <w:rsid w:val="00466E79"/>
     <w:rsid w:val="00470D7D"/>
     <w:rsid w:val="0047372D"/>
     <w:rsid w:val="00473BA3"/>
     <w:rsid w:val="004743DD"/>
     <w:rsid w:val="00474CEA"/>
+    <w:rsid w:val="00474E00"/>
     <w:rsid w:val="00483968"/>
+    <w:rsid w:val="00483DCA"/>
     <w:rsid w:val="004841BE"/>
     <w:rsid w:val="00484F86"/>
     <w:rsid w:val="00490746"/>
     <w:rsid w:val="00490852"/>
     <w:rsid w:val="00491C9C"/>
+    <w:rsid w:val="00492F1D"/>
     <w:rsid w:val="00492F30"/>
     <w:rsid w:val="004946F4"/>
     <w:rsid w:val="0049487E"/>
     <w:rsid w:val="004A160D"/>
     <w:rsid w:val="004A3E81"/>
     <w:rsid w:val="004A4195"/>
     <w:rsid w:val="004A5C62"/>
     <w:rsid w:val="004A5CE5"/>
     <w:rsid w:val="004A707D"/>
     <w:rsid w:val="004B4185"/>
+    <w:rsid w:val="004C279A"/>
     <w:rsid w:val="004C5541"/>
     <w:rsid w:val="004C6EEE"/>
     <w:rsid w:val="004C702B"/>
     <w:rsid w:val="004D0033"/>
     <w:rsid w:val="004D016B"/>
     <w:rsid w:val="004D0747"/>
+    <w:rsid w:val="004D0C46"/>
     <w:rsid w:val="004D1B22"/>
     <w:rsid w:val="004D23CC"/>
     <w:rsid w:val="004D36F2"/>
     <w:rsid w:val="004E1106"/>
     <w:rsid w:val="004E138F"/>
     <w:rsid w:val="004E4649"/>
     <w:rsid w:val="004E5C2B"/>
     <w:rsid w:val="004F00DD"/>
     <w:rsid w:val="004F2133"/>
     <w:rsid w:val="004F5398"/>
     <w:rsid w:val="004F55F1"/>
     <w:rsid w:val="004F6936"/>
     <w:rsid w:val="004F7B35"/>
     <w:rsid w:val="00503DC6"/>
     <w:rsid w:val="00506F5D"/>
     <w:rsid w:val="00510C37"/>
     <w:rsid w:val="005126D0"/>
     <w:rsid w:val="00513109"/>
     <w:rsid w:val="00514667"/>
     <w:rsid w:val="0051568D"/>
     <w:rsid w:val="00526AC7"/>
     <w:rsid w:val="00526C15"/>
+    <w:rsid w:val="00527042"/>
+    <w:rsid w:val="00527585"/>
     <w:rsid w:val="00536499"/>
     <w:rsid w:val="00542A03"/>
     <w:rsid w:val="00543903"/>
     <w:rsid w:val="00543F11"/>
     <w:rsid w:val="00546305"/>
     <w:rsid w:val="00547A95"/>
     <w:rsid w:val="0055119B"/>
     <w:rsid w:val="00561202"/>
+    <w:rsid w:val="00561DC5"/>
     <w:rsid w:val="00572031"/>
     <w:rsid w:val="00572282"/>
     <w:rsid w:val="00573CE3"/>
     <w:rsid w:val="00576E84"/>
     <w:rsid w:val="00580394"/>
     <w:rsid w:val="005809CD"/>
     <w:rsid w:val="00582B8C"/>
     <w:rsid w:val="0058757E"/>
     <w:rsid w:val="00593A99"/>
     <w:rsid w:val="00596A4B"/>
     <w:rsid w:val="00597507"/>
     <w:rsid w:val="005A2AF8"/>
     <w:rsid w:val="005A479D"/>
     <w:rsid w:val="005B1C6D"/>
     <w:rsid w:val="005B21B6"/>
     <w:rsid w:val="005B3A08"/>
     <w:rsid w:val="005B7A63"/>
     <w:rsid w:val="005C0955"/>
     <w:rsid w:val="005C49DA"/>
     <w:rsid w:val="005C50F3"/>
     <w:rsid w:val="005C54B5"/>
     <w:rsid w:val="005C5D80"/>
     <w:rsid w:val="005C5D91"/>
     <w:rsid w:val="005D07B8"/>
     <w:rsid w:val="005D1125"/>
     <w:rsid w:val="005D6597"/>
     <w:rsid w:val="005E14E7"/>
     <w:rsid w:val="005E26A3"/>
     <w:rsid w:val="005E2ECB"/>
     <w:rsid w:val="005E447E"/>
     <w:rsid w:val="005E4FD1"/>
     <w:rsid w:val="005F0775"/>
     <w:rsid w:val="005F0CF5"/>
     <w:rsid w:val="005F21EB"/>
     <w:rsid w:val="005F4A44"/>
     <w:rsid w:val="005F64CF"/>
     <w:rsid w:val="006041AD"/>
     <w:rsid w:val="00605908"/>
     <w:rsid w:val="00607850"/>
     <w:rsid w:val="00610D7C"/>
     <w:rsid w:val="00613414"/>
     <w:rsid w:val="00620154"/>
-    <w:rsid w:val="006239C6"/>
     <w:rsid w:val="0062408D"/>
     <w:rsid w:val="006240CC"/>
     <w:rsid w:val="00624940"/>
     <w:rsid w:val="006254F8"/>
     <w:rsid w:val="00627DA7"/>
     <w:rsid w:val="00630DA4"/>
     <w:rsid w:val="00631CD4"/>
     <w:rsid w:val="00632597"/>
     <w:rsid w:val="00634D13"/>
     <w:rsid w:val="006358B4"/>
     <w:rsid w:val="00641724"/>
     <w:rsid w:val="006419AA"/>
     <w:rsid w:val="00644B1F"/>
     <w:rsid w:val="00644B7E"/>
+    <w:rsid w:val="00644F60"/>
     <w:rsid w:val="006454E6"/>
     <w:rsid w:val="00646235"/>
     <w:rsid w:val="00646A68"/>
     <w:rsid w:val="006505BD"/>
     <w:rsid w:val="006508EA"/>
     <w:rsid w:val="0065092E"/>
     <w:rsid w:val="006557A7"/>
     <w:rsid w:val="00656290"/>
     <w:rsid w:val="006601C9"/>
     <w:rsid w:val="006608D8"/>
     <w:rsid w:val="006621D7"/>
     <w:rsid w:val="0066302A"/>
     <w:rsid w:val="00667770"/>
     <w:rsid w:val="00670597"/>
     <w:rsid w:val="006706D0"/>
+    <w:rsid w:val="00675323"/>
     <w:rsid w:val="00677574"/>
     <w:rsid w:val="00683878"/>
     <w:rsid w:val="0068454C"/>
     <w:rsid w:val="00691B62"/>
     <w:rsid w:val="006933B5"/>
     <w:rsid w:val="00693D14"/>
     <w:rsid w:val="00695A93"/>
     <w:rsid w:val="00696F27"/>
     <w:rsid w:val="006A18C2"/>
     <w:rsid w:val="006A3383"/>
     <w:rsid w:val="006B077C"/>
     <w:rsid w:val="006B16AF"/>
     <w:rsid w:val="006B6803"/>
     <w:rsid w:val="006D0F16"/>
     <w:rsid w:val="006D2A3F"/>
     <w:rsid w:val="006D2FBC"/>
     <w:rsid w:val="006E138B"/>
     <w:rsid w:val="006E1867"/>
     <w:rsid w:val="006F0330"/>
     <w:rsid w:val="006F1FDC"/>
     <w:rsid w:val="006F6B8C"/>
     <w:rsid w:val="007013EF"/>
+    <w:rsid w:val="00704F21"/>
     <w:rsid w:val="007055BD"/>
     <w:rsid w:val="007173CA"/>
-    <w:rsid w:val="0072060F"/>
     <w:rsid w:val="007216AA"/>
     <w:rsid w:val="00721AB5"/>
     <w:rsid w:val="00721CFB"/>
     <w:rsid w:val="00721DEF"/>
     <w:rsid w:val="00724A43"/>
-    <w:rsid w:val="00726EFF"/>
     <w:rsid w:val="007273AC"/>
     <w:rsid w:val="00731AD4"/>
     <w:rsid w:val="007346E4"/>
     <w:rsid w:val="00740F22"/>
     <w:rsid w:val="00741977"/>
     <w:rsid w:val="00741CF0"/>
     <w:rsid w:val="00741F1A"/>
     <w:rsid w:val="00743A2C"/>
     <w:rsid w:val="007447DA"/>
     <w:rsid w:val="007450F8"/>
     <w:rsid w:val="0074696E"/>
     <w:rsid w:val="00750135"/>
     <w:rsid w:val="00750EC2"/>
     <w:rsid w:val="00752B28"/>
     <w:rsid w:val="007541A9"/>
     <w:rsid w:val="00754E36"/>
     <w:rsid w:val="00763139"/>
+    <w:rsid w:val="00763BD7"/>
     <w:rsid w:val="00766F80"/>
     <w:rsid w:val="00770F37"/>
     <w:rsid w:val="007711A0"/>
     <w:rsid w:val="00772D5E"/>
     <w:rsid w:val="0077463E"/>
     <w:rsid w:val="00776928"/>
     <w:rsid w:val="00776E0F"/>
     <w:rsid w:val="007774B1"/>
     <w:rsid w:val="00777BE1"/>
-    <w:rsid w:val="00780601"/>
+    <w:rsid w:val="00781B3E"/>
+    <w:rsid w:val="007831DC"/>
     <w:rsid w:val="007833D8"/>
     <w:rsid w:val="00785677"/>
     <w:rsid w:val="00786F16"/>
     <w:rsid w:val="00791BD7"/>
     <w:rsid w:val="007933F7"/>
     <w:rsid w:val="00796E20"/>
     <w:rsid w:val="00797C32"/>
     <w:rsid w:val="007A11E8"/>
     <w:rsid w:val="007B0914"/>
     <w:rsid w:val="007B1374"/>
     <w:rsid w:val="007B32E5"/>
     <w:rsid w:val="007B3DB9"/>
     <w:rsid w:val="007B589F"/>
     <w:rsid w:val="007B6186"/>
     <w:rsid w:val="007B73BC"/>
     <w:rsid w:val="007C1838"/>
     <w:rsid w:val="007C20B9"/>
+    <w:rsid w:val="007C37AD"/>
     <w:rsid w:val="007C7301"/>
     <w:rsid w:val="007C7859"/>
     <w:rsid w:val="007C7F28"/>
     <w:rsid w:val="007D1466"/>
     <w:rsid w:val="007D2BDE"/>
     <w:rsid w:val="007D2FB6"/>
     <w:rsid w:val="007D49EB"/>
     <w:rsid w:val="007D5E1C"/>
     <w:rsid w:val="007E0DE2"/>
     <w:rsid w:val="007E3B98"/>
     <w:rsid w:val="007E417A"/>
+    <w:rsid w:val="007E54CC"/>
     <w:rsid w:val="007F31B6"/>
     <w:rsid w:val="007F546C"/>
     <w:rsid w:val="007F625F"/>
     <w:rsid w:val="007F665E"/>
     <w:rsid w:val="00800412"/>
     <w:rsid w:val="0080587B"/>
+    <w:rsid w:val="008063CB"/>
     <w:rsid w:val="00806468"/>
+    <w:rsid w:val="00806B2A"/>
     <w:rsid w:val="008119CA"/>
     <w:rsid w:val="00811BBF"/>
     <w:rsid w:val="008130C4"/>
     <w:rsid w:val="008155F0"/>
     <w:rsid w:val="00816735"/>
     <w:rsid w:val="00820141"/>
     <w:rsid w:val="00820E0C"/>
     <w:rsid w:val="00823275"/>
     <w:rsid w:val="0082366F"/>
     <w:rsid w:val="008338A2"/>
     <w:rsid w:val="00841AA9"/>
-    <w:rsid w:val="00846A47"/>
     <w:rsid w:val="008474FE"/>
-    <w:rsid w:val="00850234"/>
     <w:rsid w:val="0085232E"/>
     <w:rsid w:val="00853EE4"/>
     <w:rsid w:val="00855535"/>
     <w:rsid w:val="00857C5A"/>
     <w:rsid w:val="0086255E"/>
+    <w:rsid w:val="00862FB9"/>
     <w:rsid w:val="008633F0"/>
+    <w:rsid w:val="008643B1"/>
     <w:rsid w:val="00867D9D"/>
     <w:rsid w:val="00872C54"/>
     <w:rsid w:val="00872E0A"/>
     <w:rsid w:val="00873594"/>
     <w:rsid w:val="00875285"/>
     <w:rsid w:val="00884B62"/>
     <w:rsid w:val="0088529C"/>
     <w:rsid w:val="00887903"/>
     <w:rsid w:val="0089270A"/>
     <w:rsid w:val="00893AF6"/>
     <w:rsid w:val="00894BC4"/>
     <w:rsid w:val="008A28A8"/>
     <w:rsid w:val="008A5B32"/>
     <w:rsid w:val="008A5D60"/>
-    <w:rsid w:val="008A62F4"/>
-    <w:rsid w:val="008A6B44"/>
+    <w:rsid w:val="008B1746"/>
     <w:rsid w:val="008B2029"/>
     <w:rsid w:val="008B2EE4"/>
     <w:rsid w:val="008B3821"/>
     <w:rsid w:val="008B4D3D"/>
     <w:rsid w:val="008B57C7"/>
     <w:rsid w:val="008C2F92"/>
-    <w:rsid w:val="008C4BF8"/>
     <w:rsid w:val="008C589D"/>
     <w:rsid w:val="008C6804"/>
     <w:rsid w:val="008C6D51"/>
     <w:rsid w:val="008D2846"/>
     <w:rsid w:val="008D4236"/>
     <w:rsid w:val="008D462F"/>
     <w:rsid w:val="008D5C45"/>
     <w:rsid w:val="008D6DCF"/>
     <w:rsid w:val="008E4376"/>
+    <w:rsid w:val="008E52EB"/>
     <w:rsid w:val="008E7A0A"/>
     <w:rsid w:val="008E7B49"/>
     <w:rsid w:val="008F59F6"/>
-    <w:rsid w:val="008F7077"/>
     <w:rsid w:val="00900719"/>
     <w:rsid w:val="009017AC"/>
+    <w:rsid w:val="00901AAA"/>
     <w:rsid w:val="00902A9A"/>
     <w:rsid w:val="00904A1C"/>
     <w:rsid w:val="00905030"/>
     <w:rsid w:val="00906490"/>
     <w:rsid w:val="009111B2"/>
+    <w:rsid w:val="0091475C"/>
     <w:rsid w:val="009151F5"/>
     <w:rsid w:val="00924AE1"/>
     <w:rsid w:val="009257ED"/>
     <w:rsid w:val="009269B1"/>
     <w:rsid w:val="0092724D"/>
     <w:rsid w:val="009272B3"/>
     <w:rsid w:val="009315BE"/>
     <w:rsid w:val="0093338F"/>
     <w:rsid w:val="00937BD9"/>
+    <w:rsid w:val="009465CE"/>
     <w:rsid w:val="00950E2C"/>
     <w:rsid w:val="00951D50"/>
     <w:rsid w:val="009525EB"/>
     <w:rsid w:val="0095470B"/>
     <w:rsid w:val="00954874"/>
     <w:rsid w:val="00954D01"/>
     <w:rsid w:val="0095615A"/>
     <w:rsid w:val="00961400"/>
     <w:rsid w:val="00963646"/>
     <w:rsid w:val="0096632D"/>
     <w:rsid w:val="00967124"/>
     <w:rsid w:val="00967335"/>
     <w:rsid w:val="009718C7"/>
     <w:rsid w:val="0097559F"/>
     <w:rsid w:val="009761EA"/>
     <w:rsid w:val="0097761E"/>
     <w:rsid w:val="00982454"/>
     <w:rsid w:val="00982CF0"/>
     <w:rsid w:val="009853E1"/>
     <w:rsid w:val="00986E6B"/>
     <w:rsid w:val="00990032"/>
+    <w:rsid w:val="00990641"/>
     <w:rsid w:val="00990B19"/>
     <w:rsid w:val="0099153B"/>
     <w:rsid w:val="00991769"/>
     <w:rsid w:val="0099232C"/>
     <w:rsid w:val="00994386"/>
     <w:rsid w:val="00994791"/>
     <w:rsid w:val="009A13D8"/>
     <w:rsid w:val="009A279E"/>
     <w:rsid w:val="009A3015"/>
     <w:rsid w:val="009A3490"/>
     <w:rsid w:val="009B0A6F"/>
     <w:rsid w:val="009B0A94"/>
     <w:rsid w:val="009B2AE8"/>
     <w:rsid w:val="009B5622"/>
     <w:rsid w:val="009B59E9"/>
     <w:rsid w:val="009B70AA"/>
     <w:rsid w:val="009C1A3D"/>
     <w:rsid w:val="009C1CB1"/>
     <w:rsid w:val="009C5E77"/>
     <w:rsid w:val="009C7A7E"/>
     <w:rsid w:val="009D02E8"/>
     <w:rsid w:val="009D51D0"/>
     <w:rsid w:val="009D70A4"/>
     <w:rsid w:val="009D7A52"/>
     <w:rsid w:val="009D7B14"/>
     <w:rsid w:val="009E08D1"/>
     <w:rsid w:val="009E1B95"/>
+    <w:rsid w:val="009E26B1"/>
+    <w:rsid w:val="009E39C1"/>
     <w:rsid w:val="009E496F"/>
     <w:rsid w:val="009E4B0D"/>
     <w:rsid w:val="009E5250"/>
     <w:rsid w:val="009E7A69"/>
     <w:rsid w:val="009E7F92"/>
     <w:rsid w:val="009F02A3"/>
     <w:rsid w:val="009F2F27"/>
     <w:rsid w:val="009F34AA"/>
     <w:rsid w:val="009F6BCB"/>
     <w:rsid w:val="009F7B78"/>
     <w:rsid w:val="00A0057A"/>
     <w:rsid w:val="00A02FA1"/>
     <w:rsid w:val="00A04CCE"/>
-    <w:rsid w:val="00A0512C"/>
     <w:rsid w:val="00A07421"/>
     <w:rsid w:val="00A0776B"/>
     <w:rsid w:val="00A10FB9"/>
     <w:rsid w:val="00A11421"/>
     <w:rsid w:val="00A11FD8"/>
     <w:rsid w:val="00A1389F"/>
     <w:rsid w:val="00A14996"/>
     <w:rsid w:val="00A157B1"/>
+    <w:rsid w:val="00A162D2"/>
     <w:rsid w:val="00A22229"/>
     <w:rsid w:val="00A24442"/>
     <w:rsid w:val="00A252B9"/>
     <w:rsid w:val="00A32577"/>
     <w:rsid w:val="00A330BB"/>
     <w:rsid w:val="00A34ACD"/>
     <w:rsid w:val="00A41A9C"/>
     <w:rsid w:val="00A44882"/>
     <w:rsid w:val="00A45125"/>
     <w:rsid w:val="00A513A9"/>
     <w:rsid w:val="00A54715"/>
     <w:rsid w:val="00A6061C"/>
     <w:rsid w:val="00A62D44"/>
     <w:rsid w:val="00A67263"/>
     <w:rsid w:val="00A7161C"/>
     <w:rsid w:val="00A77AA3"/>
     <w:rsid w:val="00A8236D"/>
     <w:rsid w:val="00A854EB"/>
     <w:rsid w:val="00A872E5"/>
     <w:rsid w:val="00A91406"/>
     <w:rsid w:val="00A96E65"/>
     <w:rsid w:val="00A96ECE"/>
     <w:rsid w:val="00A97C72"/>
     <w:rsid w:val="00AA310B"/>
     <w:rsid w:val="00AA63D4"/>
     <w:rsid w:val="00AB06E8"/>
     <w:rsid w:val="00AB1A4F"/>
     <w:rsid w:val="00AB1CD3"/>
-    <w:rsid w:val="00AB302A"/>
     <w:rsid w:val="00AB352F"/>
     <w:rsid w:val="00AC274B"/>
     <w:rsid w:val="00AC4764"/>
     <w:rsid w:val="00AC6D36"/>
     <w:rsid w:val="00AD0CBA"/>
     <w:rsid w:val="00AD26E2"/>
-    <w:rsid w:val="00AD436D"/>
+    <w:rsid w:val="00AD29B7"/>
     <w:rsid w:val="00AD5A43"/>
     <w:rsid w:val="00AD784C"/>
     <w:rsid w:val="00AE126A"/>
+    <w:rsid w:val="00AE1B2C"/>
     <w:rsid w:val="00AE1BAE"/>
     <w:rsid w:val="00AE3005"/>
     <w:rsid w:val="00AE3BD5"/>
     <w:rsid w:val="00AE59A0"/>
+    <w:rsid w:val="00AE704C"/>
     <w:rsid w:val="00AE7145"/>
     <w:rsid w:val="00AF0C57"/>
     <w:rsid w:val="00AF26F3"/>
+    <w:rsid w:val="00AF5455"/>
     <w:rsid w:val="00AF5F04"/>
     <w:rsid w:val="00B00672"/>
     <w:rsid w:val="00B01B4D"/>
     <w:rsid w:val="00B04489"/>
     <w:rsid w:val="00B06571"/>
     <w:rsid w:val="00B068BA"/>
     <w:rsid w:val="00B07217"/>
     <w:rsid w:val="00B13851"/>
     <w:rsid w:val="00B13B1C"/>
     <w:rsid w:val="00B14B5F"/>
     <w:rsid w:val="00B21F90"/>
     <w:rsid w:val="00B22291"/>
     <w:rsid w:val="00B23F9A"/>
     <w:rsid w:val="00B2417B"/>
     <w:rsid w:val="00B24E6F"/>
     <w:rsid w:val="00B26CB5"/>
     <w:rsid w:val="00B2752E"/>
     <w:rsid w:val="00B307CC"/>
+    <w:rsid w:val="00B326A7"/>
     <w:rsid w:val="00B326B7"/>
     <w:rsid w:val="00B3588E"/>
     <w:rsid w:val="00B4198F"/>
     <w:rsid w:val="00B41F3D"/>
     <w:rsid w:val="00B431E8"/>
     <w:rsid w:val="00B45141"/>
     <w:rsid w:val="00B519CD"/>
     <w:rsid w:val="00B5273A"/>
     <w:rsid w:val="00B57329"/>
     <w:rsid w:val="00B60E61"/>
     <w:rsid w:val="00B62B50"/>
     <w:rsid w:val="00B635B7"/>
     <w:rsid w:val="00B63AE8"/>
     <w:rsid w:val="00B65950"/>
     <w:rsid w:val="00B66D83"/>
     <w:rsid w:val="00B672C0"/>
     <w:rsid w:val="00B676FD"/>
     <w:rsid w:val="00B678B6"/>
     <w:rsid w:val="00B706E8"/>
     <w:rsid w:val="00B75646"/>
     <w:rsid w:val="00B7629E"/>
     <w:rsid w:val="00B90729"/>
     <w:rsid w:val="00B907DA"/>
-    <w:rsid w:val="00B91E00"/>
+    <w:rsid w:val="00B9179F"/>
     <w:rsid w:val="00B91FFE"/>
     <w:rsid w:val="00B950BC"/>
     <w:rsid w:val="00B95AB9"/>
-    <w:rsid w:val="00B97123"/>
     <w:rsid w:val="00B9714C"/>
     <w:rsid w:val="00BA29AD"/>
     <w:rsid w:val="00BA33CF"/>
     <w:rsid w:val="00BA3F8D"/>
     <w:rsid w:val="00BB7A10"/>
     <w:rsid w:val="00BC60BE"/>
     <w:rsid w:val="00BC7468"/>
     <w:rsid w:val="00BC7D4F"/>
     <w:rsid w:val="00BC7ED7"/>
     <w:rsid w:val="00BD2850"/>
     <w:rsid w:val="00BD6049"/>
     <w:rsid w:val="00BE28D2"/>
     <w:rsid w:val="00BE4A64"/>
     <w:rsid w:val="00BE5E43"/>
     <w:rsid w:val="00BF557D"/>
-    <w:rsid w:val="00BF6212"/>
     <w:rsid w:val="00BF7F58"/>
     <w:rsid w:val="00C01381"/>
     <w:rsid w:val="00C01AB1"/>
     <w:rsid w:val="00C026A0"/>
     <w:rsid w:val="00C03EA4"/>
     <w:rsid w:val="00C04F42"/>
     <w:rsid w:val="00C06137"/>
     <w:rsid w:val="00C06929"/>
     <w:rsid w:val="00C079B8"/>
     <w:rsid w:val="00C10037"/>
     <w:rsid w:val="00C123EA"/>
     <w:rsid w:val="00C12A49"/>
     <w:rsid w:val="00C133EE"/>
+    <w:rsid w:val="00C13FC2"/>
     <w:rsid w:val="00C149D0"/>
     <w:rsid w:val="00C231A0"/>
     <w:rsid w:val="00C26588"/>
     <w:rsid w:val="00C27DE9"/>
     <w:rsid w:val="00C32989"/>
     <w:rsid w:val="00C33388"/>
     <w:rsid w:val="00C35484"/>
     <w:rsid w:val="00C4173A"/>
     <w:rsid w:val="00C50DED"/>
     <w:rsid w:val="00C52217"/>
+    <w:rsid w:val="00C57E5A"/>
     <w:rsid w:val="00C602FF"/>
     <w:rsid w:val="00C61174"/>
     <w:rsid w:val="00C6148F"/>
     <w:rsid w:val="00C621B1"/>
     <w:rsid w:val="00C62F7A"/>
     <w:rsid w:val="00C63B9C"/>
     <w:rsid w:val="00C6682F"/>
     <w:rsid w:val="00C67BF4"/>
     <w:rsid w:val="00C7275E"/>
     <w:rsid w:val="00C74C5D"/>
-    <w:rsid w:val="00C85BB1"/>
     <w:rsid w:val="00C863C4"/>
     <w:rsid w:val="00C920EA"/>
     <w:rsid w:val="00C93C3E"/>
     <w:rsid w:val="00CA12E3"/>
     <w:rsid w:val="00CA1476"/>
     <w:rsid w:val="00CA6611"/>
     <w:rsid w:val="00CA6AE6"/>
     <w:rsid w:val="00CA782F"/>
     <w:rsid w:val="00CB187B"/>
     <w:rsid w:val="00CB2835"/>
     <w:rsid w:val="00CB3285"/>
     <w:rsid w:val="00CB4500"/>
     <w:rsid w:val="00CC0C72"/>
     <w:rsid w:val="00CC2BFD"/>
     <w:rsid w:val="00CD1A9A"/>
     <w:rsid w:val="00CD3476"/>
     <w:rsid w:val="00CD64DF"/>
     <w:rsid w:val="00CE225F"/>
+    <w:rsid w:val="00CE5522"/>
     <w:rsid w:val="00CF2F50"/>
     <w:rsid w:val="00CF4148"/>
     <w:rsid w:val="00CF58FB"/>
     <w:rsid w:val="00CF6198"/>
     <w:rsid w:val="00D02919"/>
     <w:rsid w:val="00D04C61"/>
     <w:rsid w:val="00D05B8D"/>
     <w:rsid w:val="00D05B9B"/>
     <w:rsid w:val="00D065A2"/>
     <w:rsid w:val="00D079AA"/>
     <w:rsid w:val="00D07F00"/>
     <w:rsid w:val="00D1130F"/>
     <w:rsid w:val="00D17B72"/>
     <w:rsid w:val="00D3185C"/>
     <w:rsid w:val="00D3205F"/>
     <w:rsid w:val="00D3318E"/>
     <w:rsid w:val="00D33E72"/>
     <w:rsid w:val="00D35BD6"/>
     <w:rsid w:val="00D361B5"/>
     <w:rsid w:val="00D402DB"/>
     <w:rsid w:val="00D411A2"/>
     <w:rsid w:val="00D4606D"/>
     <w:rsid w:val="00D50B9C"/>
     <w:rsid w:val="00D52D73"/>
     <w:rsid w:val="00D52E58"/>
+    <w:rsid w:val="00D53054"/>
     <w:rsid w:val="00D56B20"/>
     <w:rsid w:val="00D578B3"/>
     <w:rsid w:val="00D618F4"/>
     <w:rsid w:val="00D714CC"/>
     <w:rsid w:val="00D75EA7"/>
-    <w:rsid w:val="00D80B1B"/>
+    <w:rsid w:val="00D802EB"/>
     <w:rsid w:val="00D81ADF"/>
     <w:rsid w:val="00D81F21"/>
     <w:rsid w:val="00D8423D"/>
     <w:rsid w:val="00D84658"/>
     <w:rsid w:val="00D864F2"/>
     <w:rsid w:val="00D943F8"/>
     <w:rsid w:val="00D95470"/>
     <w:rsid w:val="00D96B55"/>
-    <w:rsid w:val="00DA1037"/>
+    <w:rsid w:val="00DA083A"/>
     <w:rsid w:val="00DA2619"/>
     <w:rsid w:val="00DA2E57"/>
     <w:rsid w:val="00DA4239"/>
     <w:rsid w:val="00DA65DE"/>
     <w:rsid w:val="00DB0B61"/>
     <w:rsid w:val="00DB1474"/>
     <w:rsid w:val="00DB2962"/>
     <w:rsid w:val="00DB52FB"/>
     <w:rsid w:val="00DC013B"/>
     <w:rsid w:val="00DC090B"/>
     <w:rsid w:val="00DC1679"/>
     <w:rsid w:val="00DC219B"/>
-    <w:rsid w:val="00DC2CE6"/>
     <w:rsid w:val="00DC2CF1"/>
     <w:rsid w:val="00DC3A7C"/>
     <w:rsid w:val="00DC4FCF"/>
+    <w:rsid w:val="00DC5033"/>
     <w:rsid w:val="00DC50E0"/>
     <w:rsid w:val="00DC6386"/>
     <w:rsid w:val="00DD1130"/>
     <w:rsid w:val="00DD1951"/>
     <w:rsid w:val="00DD487D"/>
     <w:rsid w:val="00DD4E83"/>
     <w:rsid w:val="00DD6628"/>
     <w:rsid w:val="00DD6945"/>
-    <w:rsid w:val="00DE1B08"/>
     <w:rsid w:val="00DE2D04"/>
-    <w:rsid w:val="00DE2EB2"/>
     <w:rsid w:val="00DE3250"/>
     <w:rsid w:val="00DE6028"/>
     <w:rsid w:val="00DE6C85"/>
     <w:rsid w:val="00DE78A3"/>
     <w:rsid w:val="00DF1A71"/>
     <w:rsid w:val="00DF50FC"/>
     <w:rsid w:val="00DF68C7"/>
     <w:rsid w:val="00DF731A"/>
+    <w:rsid w:val="00E00CD0"/>
     <w:rsid w:val="00E06B75"/>
     <w:rsid w:val="00E11332"/>
     <w:rsid w:val="00E11352"/>
     <w:rsid w:val="00E170DC"/>
     <w:rsid w:val="00E17546"/>
     <w:rsid w:val="00E210B5"/>
     <w:rsid w:val="00E261B3"/>
     <w:rsid w:val="00E26818"/>
-    <w:rsid w:val="00E2768A"/>
     <w:rsid w:val="00E27FFC"/>
     <w:rsid w:val="00E30B15"/>
     <w:rsid w:val="00E33237"/>
     <w:rsid w:val="00E40181"/>
     <w:rsid w:val="00E54950"/>
     <w:rsid w:val="00E55FB3"/>
     <w:rsid w:val="00E56A01"/>
     <w:rsid w:val="00E629A1"/>
     <w:rsid w:val="00E6794C"/>
     <w:rsid w:val="00E71591"/>
     <w:rsid w:val="00E71CEB"/>
     <w:rsid w:val="00E7474F"/>
     <w:rsid w:val="00E77901"/>
     <w:rsid w:val="00E80DE3"/>
     <w:rsid w:val="00E82C55"/>
     <w:rsid w:val="00E8787E"/>
     <w:rsid w:val="00E92AC3"/>
     <w:rsid w:val="00EA2F6A"/>
-    <w:rsid w:val="00EA3CB8"/>
     <w:rsid w:val="00EB00E0"/>
     <w:rsid w:val="00EB05D5"/>
     <w:rsid w:val="00EB1931"/>
     <w:rsid w:val="00EC059F"/>
     <w:rsid w:val="00EC1F24"/>
     <w:rsid w:val="00EC20FF"/>
     <w:rsid w:val="00EC22F6"/>
     <w:rsid w:val="00ED195F"/>
     <w:rsid w:val="00ED5B9B"/>
     <w:rsid w:val="00ED6BAD"/>
     <w:rsid w:val="00ED7447"/>
     <w:rsid w:val="00EE00D6"/>
     <w:rsid w:val="00EE11E7"/>
     <w:rsid w:val="00EE1488"/>
     <w:rsid w:val="00EE1730"/>
     <w:rsid w:val="00EE29AD"/>
     <w:rsid w:val="00EE3E24"/>
     <w:rsid w:val="00EE4D5D"/>
     <w:rsid w:val="00EE5131"/>
     <w:rsid w:val="00EF109B"/>
-    <w:rsid w:val="00EF1FA8"/>
     <w:rsid w:val="00EF201C"/>
     <w:rsid w:val="00EF2C72"/>
     <w:rsid w:val="00EF36AF"/>
     <w:rsid w:val="00EF59A3"/>
     <w:rsid w:val="00EF6675"/>
     <w:rsid w:val="00F0063D"/>
     <w:rsid w:val="00F00F9C"/>
     <w:rsid w:val="00F01E5F"/>
     <w:rsid w:val="00F024F3"/>
     <w:rsid w:val="00F029DC"/>
     <w:rsid w:val="00F02ABA"/>
     <w:rsid w:val="00F03701"/>
     <w:rsid w:val="00F0437A"/>
-    <w:rsid w:val="00F064B1"/>
     <w:rsid w:val="00F101B8"/>
     <w:rsid w:val="00F10C7D"/>
     <w:rsid w:val="00F11037"/>
-    <w:rsid w:val="00F139AD"/>
     <w:rsid w:val="00F16F1B"/>
     <w:rsid w:val="00F250A9"/>
     <w:rsid w:val="00F267AF"/>
     <w:rsid w:val="00F30FF4"/>
     <w:rsid w:val="00F3122E"/>
     <w:rsid w:val="00F32368"/>
     <w:rsid w:val="00F331AD"/>
     <w:rsid w:val="00F35287"/>
     <w:rsid w:val="00F40A70"/>
     <w:rsid w:val="00F43A37"/>
     <w:rsid w:val="00F4641B"/>
     <w:rsid w:val="00F46EB8"/>
     <w:rsid w:val="00F476B8"/>
     <w:rsid w:val="00F50CD1"/>
     <w:rsid w:val="00F511E4"/>
     <w:rsid w:val="00F52D09"/>
     <w:rsid w:val="00F52E08"/>
     <w:rsid w:val="00F53A66"/>
     <w:rsid w:val="00F5462D"/>
     <w:rsid w:val="00F55B21"/>
     <w:rsid w:val="00F56EF6"/>
     <w:rsid w:val="00F60082"/>
     <w:rsid w:val="00F61A9F"/>
     <w:rsid w:val="00F61B5F"/>
     <w:rsid w:val="00F64696"/>
     <w:rsid w:val="00F65AA9"/>
     <w:rsid w:val="00F6768F"/>
     <w:rsid w:val="00F72115"/>
     <w:rsid w:val="00F72C2C"/>
     <w:rsid w:val="00F741F2"/>
     <w:rsid w:val="00F76CAB"/>
     <w:rsid w:val="00F772C6"/>
     <w:rsid w:val="00F77F59"/>
     <w:rsid w:val="00F815B5"/>
     <w:rsid w:val="00F85195"/>
     <w:rsid w:val="00F868E3"/>
     <w:rsid w:val="00F938BA"/>
     <w:rsid w:val="00F972B1"/>
     <w:rsid w:val="00F97919"/>
     <w:rsid w:val="00FA2C46"/>
     <w:rsid w:val="00FA3525"/>
     <w:rsid w:val="00FA5A53"/>
-    <w:rsid w:val="00FA7895"/>
-    <w:rsid w:val="00FA7FDA"/>
     <w:rsid w:val="00FB3501"/>
     <w:rsid w:val="00FB4769"/>
     <w:rsid w:val="00FB4CDA"/>
     <w:rsid w:val="00FB5B4E"/>
     <w:rsid w:val="00FB6481"/>
     <w:rsid w:val="00FB6D36"/>
     <w:rsid w:val="00FC0965"/>
     <w:rsid w:val="00FC0F81"/>
     <w:rsid w:val="00FC252F"/>
     <w:rsid w:val="00FC395C"/>
     <w:rsid w:val="00FC5E8E"/>
-    <w:rsid w:val="00FC6208"/>
+    <w:rsid w:val="00FC7C4C"/>
     <w:rsid w:val="00FD3766"/>
     <w:rsid w:val="00FD47C4"/>
-    <w:rsid w:val="00FD78FF"/>
+    <w:rsid w:val="00FD5757"/>
     <w:rsid w:val="00FE2DCF"/>
     <w:rsid w:val="00FE3FA7"/>
-    <w:rsid w:val="00FF13A3"/>
     <w:rsid w:val="00FF2A4E"/>
     <w:rsid w:val="00FF2FCE"/>
     <w:rsid w:val="00FF4F7D"/>
     <w:rsid w:val="00FF6D9D"/>
+    <w:rsid w:val="00FF78AD"/>
     <w:rsid w:val="00FF7DD5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="5F704838"/>
-  <w15:docId w15:val="{8E20B0DD-365C-314A-ACC3-B7EF297B4559}"/>
+  <w14:docId w14:val="04B1E8F5"/>
+  <w15:docId w15:val="{2B198D78-E337-724A-8EFD-5498F5A56C04}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        <w:sz w:val="21"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5972,1317 +4692,1310 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="002C3D40"/>
+    <w:rsid w:val="00381940"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-      <w:sz w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:next w:val="Body"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00253598"/>
+    <w:rsid w:val="00FF78AD"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="320" w:after="200" w:line="440" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana" w:cs="Arial"/>
+      <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Arial"/>
+      <w:b/>
       <w:bCs/>
-      <w:color w:val="032833" w:themeColor="text1"/>
+      <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
       <w:kern w:val="32"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:next w:val="Body"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00253598"/>
+    <w:rsid w:val="00FF78AD"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="280" w:after="120" w:line="360" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Aptos SemiBold" w:hAnsi="Aptos SemiBold"/>
       <w:b/>
-      <w:color w:val="032833" w:themeColor="text1"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:next w:val="Body"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00253598"/>
+    <w:rsid w:val="00FF78AD"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="280" w:after="120" w:line="320" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos"/>
+      <w:b/>
       <w:bCs/>
-      <w:color w:val="032833" w:themeColor="text1"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:next w:val="Body"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00253598"/>
+    <w:rsid w:val="00FF78AD"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="80" w:line="280" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Aptos" w:eastAsia="MS Mincho" w:hAnsi="Aptos"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="032833" w:themeColor="text1"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:next w:val="Body"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="98"/>
     <w:qFormat/>
-    <w:rsid w:val="00CF58FB"/>
+    <w:rsid w:val="00FF78AD"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="80" w:line="240" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Aptos" w:eastAsia="MS Mincho" w:hAnsi="Aptos"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="032833"/>
-      <w:sz w:val="21"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Body">
     <w:name w:val="Body"/>
     <w:link w:val="BodyChar"/>
     <w:qFormat/>
-    <w:rsid w:val="002C3D40"/>
+    <w:rsid w:val="00FF78AD"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times" w:hAnsi="Verdana"/>
-      <w:sz w:val="21"/>
+      <w:rFonts w:ascii="Aptos" w:eastAsia="Times" w:hAnsi="Aptos"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="00253598"/>
+    <w:rsid w:val="00FF78AD"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana" w:cs="Arial"/>
+      <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Arial"/>
+      <w:b/>
       <w:bCs/>
-      <w:color w:val="032833" w:themeColor="text1"/>
+      <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
       <w:kern w:val="32"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="00253598"/>
+    <w:rsid w:val="00FF78AD"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Aptos SemiBold" w:hAnsi="Aptos SemiBold"/>
       <w:b/>
-      <w:color w:val="032833" w:themeColor="text1"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="00253598"/>
+    <w:rsid w:val="00FF78AD"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos"/>
+      <w:b/>
       <w:bCs/>
-      <w:color w:val="032833" w:themeColor="text1"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="00253598"/>
+    <w:rsid w:val="00FF78AD"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Aptos" w:eastAsia="MS Mincho" w:hAnsi="Aptos"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="032833" w:themeColor="text1"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="002C3D40"/>
+    <w:rsid w:val="00FF78AD"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+      <w:rFonts w:ascii="Aptos SemiBold" w:hAnsi="Aptos SemiBold" w:cs="Arial"/>
       <w:b/>
-      <w:color w:val="032833" w:themeColor="text1"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:uiPriority w:val="8"/>
-    <w:rsid w:val="00A41A9C"/>
+    <w:rsid w:val="00FF78AD"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="002C3D40"/>
+    <w:rsid w:val="00FF78AD"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-      <w:color w:val="8761A9" w:themeColor="accent6"/>
+      <w:rFonts w:ascii="Aptos SemiBold" w:hAnsi="Aptos SemiBold"/>
+      <w:b/>
+      <w:i w:val="0"/>
+      <w:color w:val="77206D" w:themeColor="accent5" w:themeShade="BF"/>
       <w:u w:val="dotted"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabletext6pt">
     <w:name w:val="Table text + 6pt"/>
     <w:basedOn w:val="Tabletext"/>
-    <w:rsid w:val="002C3D40"/>
+    <w:rsid w:val="00492F1D"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="EndnoteText">
     <w:name w:val="endnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EndnoteTextChar"/>
     <w:semiHidden/>
-    <w:rsid w:val="002C3D40"/>
+    <w:rsid w:val="00492F1D"/>
     <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:link w:val="EndnoteText"/>
     <w:semiHidden/>
-    <w:rsid w:val="002C3D40"/>
+    <w:rsid w:val="00492F1D"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteReference">
     <w:name w:val="endnote reference"/>
     <w:semiHidden/>
-    <w:rsid w:val="002C3D40"/>
+    <w:rsid w:val="00492F1D"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:rsid w:val="002C3D40"/>
+    <w:rsid w:val="00492F1D"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="032833" w:themeFill="text1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bodynospace">
     <w:name w:val="Body no space"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="002C3D40"/>
+    <w:rsid w:val="00492F1D"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet1">
     <w:name w:val="Bullet 1"/>
     <w:basedOn w:val="Body"/>
     <w:qFormat/>
-    <w:rsid w:val="002C3D40"/>
+    <w:rsid w:val="00492F1D"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="6"/>
       </w:numPr>
       <w:spacing w:after="40"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocumentMap">
     <w:name w:val="Document Map"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="DocumentMapChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002C3D40"/>
+    <w:rsid w:val="00492F1D"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DocumentMapChar">
     <w:name w:val="Document Map Char"/>
     <w:link w:val="DocumentMap"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="002C3D40"/>
+    <w:rsid w:val="00492F1D"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002C3D40"/>
+    <w:rsid w:val="00492F1D"/>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00593A99"/>
+    <w:rsid w:val="00492F1D"/>
     <w:pPr>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="10206"/>
       </w:tabs>
       <w:spacing w:before="160" w:after="60"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
       <w:b/>
       <w:noProof/>
+      <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="98"/>
-    <w:rsid w:val="00CF58FB"/>
+    <w:rsid w:val="00FF78AD"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Aptos" w:eastAsia="MS Mincho" w:hAnsi="Aptos"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="032833"/>
-      <w:sz w:val="21"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
-    <w:rsid w:val="002C3D40"/>
+    <w:rsid w:val="00492F1D"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TOCheadingfactsheet">
     <w:name w:val="TOC heading fact sheet"/>
     <w:basedOn w:val="Heading2"/>
     <w:next w:val="Body"/>
     <w:link w:val="TOCheadingfactsheetChar"/>
     <w:uiPriority w:val="4"/>
-    <w:rsid w:val="00A41A9C"/>
+    <w:rsid w:val="00FF78AD"/>
     <w:pPr>
       <w:spacing w:before="360" w:after="200" w:line="330" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
       <w:sz w:val="29"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TOCheadingfactsheetChar">
     <w:name w:val="TOC heading fact sheet Char"/>
     <w:link w:val="TOCheadingfactsheet"/>
     <w:uiPriority w:val="4"/>
-    <w:rsid w:val="00A41A9C"/>
+    <w:rsid w:val="00FF78AD"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
       <w:b/>
-      <w:color w:val="032833"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="29"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00B04489"/>
+    <w:rsid w:val="00492F1D"/>
     <w:pPr>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="10206"/>
       </w:tabs>
       <w:spacing w:after="60"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
       <w:noProof/>
+      <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00B04489"/>
+    <w:rsid w:val="00492F1D"/>
     <w:pPr>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="10206"/>
       </w:tabs>
       <w:spacing w:after="60"/>
       <w:ind w:left="284"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+      <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="TOC3"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00B04489"/>
+    <w:rsid w:val="00492F1D"/>
     <w:pPr>
       <w:ind w:left="567"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="TOC4"/>
-    <w:rsid w:val="00B04489"/>
+    <w:rsid w:val="00492F1D"/>
     <w:pPr>
       <w:ind w:left="851"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
-    <w:rsid w:val="0021053D"/>
+    <w:rsid w:val="00492F1D"/>
     <w:pPr>
       <w:ind w:left="1000"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC7">
     <w:name w:val="toc 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
-    <w:rsid w:val="0021053D"/>
+    <w:rsid w:val="00492F1D"/>
     <w:pPr>
       <w:ind w:left="1200"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
-    <w:rsid w:val="0021053D"/>
+    <w:rsid w:val="00492F1D"/>
     <w:pPr>
       <w:ind w:left="1400"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
-    <w:rsid w:val="0021053D"/>
+    <w:rsid w:val="00492F1D"/>
     <w:pPr>
       <w:ind w:left="1600"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:semiHidden/>
     <w:qFormat/>
-    <w:rsid w:val="002C3D40"/>
+    <w:rsid w:val="00492F1D"/>
     <w:pPr>
       <w:spacing w:after="60"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sectionbreakfirstpage">
     <w:name w:val="Section break first page"/>
     <w:uiPriority w:val="5"/>
-    <w:rsid w:val="00A41A9C"/>
+    <w:rsid w:val="00FF78AD"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
       <w:noProof/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabletext">
     <w:name w:val="Table text"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="002C3D40"/>
+    <w:rsid w:val="00FF78AD"/>
     <w:pPr>
       <w:spacing w:before="80" w:after="60"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-      <w:sz w:val="21"/>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tablecaption">
     <w:name w:val="Table caption"/>
     <w:next w:val="Body"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="002C3D40"/>
+    <w:rsid w:val="00FF78AD"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="120" w:line="250" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
       <w:b/>
-      <w:sz w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Documenttitle">
     <w:name w:val="Document title"/>
     <w:uiPriority w:val="8"/>
-    <w:rsid w:val="00253598"/>
+    <w:rsid w:val="00C57E5A"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="440" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Aptos ExtraBold" w:hAnsi="Aptos ExtraBold"/>
       <w:b/>
-      <w:color w:val="032833" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:color w:val="153D63" w:themeColor="text2" w:themeTint="E6"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="40"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:uiPriority w:val="8"/>
-    <w:rsid w:val="002C3D40"/>
+    <w:rsid w:val="00FF78AD"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:b w:val="0"/>
+      <w:i w:val="0"/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Accessibilitypara">
     <w:name w:val="Accessibility para"/>
     <w:uiPriority w:val="8"/>
-    <w:rsid w:val="00A41A9C"/>
+    <w:rsid w:val="00FF78AD"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="200" w:line="300" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Aptos" w:eastAsia="Times" w:hAnsi="Aptos"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="19"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Figurecaption">
     <w:name w:val="Figure caption"/>
     <w:next w:val="Body"/>
-    <w:rsid w:val="002C3D40"/>
+    <w:rsid w:val="00FF78AD"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="120" w:line="250" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Aptos SemiBold" w:hAnsi="Aptos SemiBold"/>
       <w:b/>
-      <w:sz w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet2">
     <w:name w:val="Bullet 2"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="002C3D40"/>
+    <w:rsid w:val="00492F1D"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="6"/>
       </w:numPr>
       <w:spacing w:after="40"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bodyafterbullets">
     <w:name w:val="Body after bullets"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="002C3D40"/>
+    <w:rsid w:val="00492F1D"/>
     <w:pPr>
       <w:spacing w:before="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tablebullet2">
     <w:name w:val="Table bullet 2"/>
     <w:basedOn w:val="Tabletext"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="002C3D40"/>
+    <w:rsid w:val="00FF78AD"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="11"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:semiHidden/>
-    <w:rsid w:val="002C3D40"/>
+    <w:rsid w:val="00492F1D"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tablebullet1">
     <w:name w:val="Table bullet 1"/>
     <w:basedOn w:val="Tabletext"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="002C3D40"/>
+    <w:rsid w:val="00FF78AD"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="11"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZTablebullets">
     <w:name w:val="ZZ Table bullets"/>
     <w:basedOn w:val="NoList"/>
-    <w:rsid w:val="002C3D40"/>
+    <w:rsid w:val="00492F1D"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="11"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tablecolhead">
     <w:name w:val="Table col head"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="002C3D40"/>
+    <w:rsid w:val="00FF78AD"/>
     <w:pPr>
       <w:spacing w:before="80" w:after="60"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
       <w:b/>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      <w:sz w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bulletafternumbers1">
     <w:name w:val="Bullet after numbers 1"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="4"/>
-    <w:rsid w:val="002C3D40"/>
+    <w:rsid w:val="00492F1D"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="7"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="002C3D40"/>
+    <w:rsid w:val="00FF78AD"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-      <w:color w:val="00865C"/>
+      <w:rFonts w:ascii="Aptos SemiBold" w:hAnsi="Aptos SemiBold"/>
+      <w:b/>
+      <w:i w:val="0"/>
+      <w:color w:val="3A7C22" w:themeColor="accent6" w:themeShade="BF"/>
       <w:u w:val="dotted"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Documentsubtitle">
     <w:name w:val="Document subtitle"/>
     <w:uiPriority w:val="8"/>
-    <w:rsid w:val="00253598"/>
+    <w:rsid w:val="00FF78AD"/>
     <w:pPr>
       <w:spacing w:after="100" w:line="360" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-      <w:color w:val="032833" w:themeColor="text1"/>
+      <w:rFonts w:ascii="Aptos SemiBold" w:hAnsi="Aptos SemiBold"/>
+      <w:b/>
+      <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="8"/>
-    <w:rsid w:val="002C3D40"/>
+    <w:rsid w:val="00FF78AD"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="60" w:line="220" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
+      <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Arial"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="8"/>
-    <w:rsid w:val="002C3D40"/>
+    <w:rsid w:val="00FF78AD"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana" w:cs="Arial"/>
+      <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Arial"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="16"/>
-      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Spacerparatopoffirstpage">
     <w:name w:val="Spacer para top of first page"/>
     <w:basedOn w:val="Bodynospace"/>
     <w:semiHidden/>
-    <w:rsid w:val="00DE6028"/>
+    <w:rsid w:val="00492F1D"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
-    <w:rsid w:val="00152073"/>
+    <w:rsid w:val="00492F1D"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
+      <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
-    <w:rsid w:val="00152073"/>
+    <w:rsid w:val="00492F1D"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZBullets">
     <w:name w:val="ZZ Bullets"/>
-    <w:rsid w:val="002C3D40"/>
+    <w:rsid w:val="00492F1D"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="6"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZNumbersdigit">
     <w:name w:val="ZZ Numbers digit"/>
-    <w:rsid w:val="002C3D40"/>
+    <w:rsid w:val="00492F1D"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="7"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZQuotebullets">
     <w:name w:val="ZZ Quote bullets"/>
     <w:basedOn w:val="ZZNumbersdigit"/>
-    <w:rsid w:val="002C3D40"/>
+    <w:rsid w:val="00492F1D"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="9"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numberdigit">
     <w:name w:val="Number digit"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="2"/>
-    <w:rsid w:val="002C3D40"/>
+    <w:rsid w:val="00492F1D"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="7"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numberloweralphaindent">
     <w:name w:val="Number lower alpha indent"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="002C3D40"/>
+    <w:rsid w:val="00492F1D"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="8"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numberdigitindent">
     <w:name w:val="Number digit indent"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="002C3D40"/>
+    <w:rsid w:val="00492F1D"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="7"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numberloweralpha">
     <w:name w:val="Number lower alpha"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="002C3D40"/>
+    <w:rsid w:val="00492F1D"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="8"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numberlowerroman">
     <w:name w:val="Number lower roman"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="002C3D40"/>
+    <w:rsid w:val="00492F1D"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="10"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numberlowerromanindent">
     <w:name w:val="Number lower roman indent"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="002C3D40"/>
+    <w:rsid w:val="00492F1D"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="10"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Quotetext">
     <w:name w:val="Quote text"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="4"/>
-    <w:rsid w:val="002C3D40"/>
+    <w:rsid w:val="00492F1D"/>
     <w:pPr>
       <w:ind w:left="397"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tablefigurenote">
     <w:name w:val="Table/figure note"/>
     <w:uiPriority w:val="4"/>
-    <w:rsid w:val="002C3D40"/>
+    <w:rsid w:val="00FF78AD"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bodyaftertablefigure">
     <w:name w:val="Body after table/figure"/>
     <w:basedOn w:val="Body"/>
     <w:next w:val="Body"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="002C3D40"/>
+    <w:rsid w:val="00492F1D"/>
     <w:pPr>
       <w:spacing w:before="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bulletafternumbers2">
     <w:name w:val="Bullet after numbers 2"/>
     <w:basedOn w:val="Body"/>
-    <w:rsid w:val="002C3D40"/>
+    <w:rsid w:val="00492F1D"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="3"/>
         <w:numId w:val="7"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZNumberslowerroman">
     <w:name w:val="ZZ Numbers lower roman"/>
     <w:basedOn w:val="ZZQuotebullets"/>
-    <w:rsid w:val="002C3D40"/>
+    <w:rsid w:val="00492F1D"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="10"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZNumbersloweralpha">
     <w:name w:val="ZZ Numbers lower alpha"/>
     <w:basedOn w:val="NoList"/>
-    <w:rsid w:val="002C3D40"/>
+    <w:rsid w:val="00492F1D"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="8"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Quotebullet1">
     <w:name w:val="Quote bullet 1"/>
     <w:basedOn w:val="Quotetext"/>
-    <w:rsid w:val="002C3D40"/>
+    <w:rsid w:val="00492F1D"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="9"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Quotebullet2">
     <w:name w:val="Quote bullet 2"/>
     <w:basedOn w:val="Quotetext"/>
-    <w:rsid w:val="002C3D40"/>
+    <w:rsid w:val="00492F1D"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="9"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002C3D40"/>
+    <w:rsid w:val="00492F1D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="002C3D40"/>
+    <w:rsid w:val="00492F1D"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002C3D40"/>
+    <w:rsid w:val="00492F1D"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="71"/>
     <w:rsid w:val="00982454"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002C3D40"/>
+    <w:rsid w:val="00492F1D"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="002C3D40"/>
+    <w:rsid w:val="00492F1D"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002C3D40"/>
+    <w:rsid w:val="00492F1D"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="002C3D40"/>
+    <w:rsid w:val="00492F1D"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyChar">
     <w:name w:val="Body Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Body"/>
-    <w:rsid w:val="002C3D40"/>
+    <w:rsid w:val="00FF78AD"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times" w:hAnsi="Verdana"/>
-      <w:sz w:val="21"/>
+      <w:rFonts w:ascii="Aptos" w:eastAsia="Times" w:hAnsi="Aptos"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bannermarking">
     <w:name w:val="Banner marking"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="002C3D40"/>
+    <w:rsid w:val="00FF78AD"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002C3D40"/>
+    <w:rsid w:val="00492F1D"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Imprint">
     <w:name w:val="Imprint"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="002C3D40"/>
+    <w:rsid w:val="00492F1D"/>
     <w:pPr>
       <w:spacing w:after="60" w:line="270" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Introtext">
     <w:name w:val="Intro text"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="002C3D40"/>
+    <w:rsid w:val="00492F1D"/>
     <w:pPr>
       <w:spacing w:line="320" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="032833" w:themeColor="text1"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="20"/>
-    <w:rsid w:val="002C3D40"/>
+    <w:rsid w:val="00FF78AD"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Aptos Light" w:hAnsi="Aptos Light"/>
+      <w:b w:val="0"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
-  </w:style>
-[...37 lines deleted...]
-    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="137504755">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="94056959">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -7458,216 +6171,226 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2146117194">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:divestments@homes.vic.gov.au" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.housing.vic.gov.au/about/forms-guides" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@homes.vic.gov.au" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:divestments@homes.vic.gov.au" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+</file>
+
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
+</file>
+
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Homes Victoria">
   <a:themeElements>
-    <a:clrScheme name="Home Victoria v1">
+    <a:clrScheme name="Office">
       <a:dk1>
-        <a:srgbClr val="032833"/>
+        <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="032833"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EFE5DC"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="0F8194"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="CCA1CB"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="F9B63C"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="DC6426"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="57C9EB"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="8761A9"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="00865C"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="8761A9"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office Classic 2">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Arial"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
-[...37 lines deleted...]
-        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="굴림"/>
+        <a:font script="Hans" typeface="黑体"/>
+        <a:font script="Hant" typeface="微軟正黑體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="굴림"/>
+        <a:font script="Hans" typeface="黑体"/>
+        <a:font script="Hant" typeface="微軟正黑體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-[...5 lines deleted...]
-                <a:shade val="93000"/>
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr">
               <a:shade val="95000"/>
               <a:satMod val="105000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
@@ -7745,267 +6468,254 @@
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Homes Victoria" id="{FCD341A1-8188-A14E-A1EB-BF0129F7D090}" vid="{617F658E-7F47-7C4B-A4DF-334B5FFC6448}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100445CF81B7B972944912C643D9772A987" ma:contentTypeVersion="22" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04eb0b74b5d9471fc0f8442d3e54a77d">
-[...2 lines deleted...]
-    <xsd:import namespace="7a7c999e-592e-4540-9b94-14bc52a8ee7a"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009E92284D629C66409C3E65A98AFA6AB2" ma:contentTypeVersion="36" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c377be1e662ecce514a77149318908b2">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="fe161729-0ef4-4b53-b9e8-ddb61266bb63" xmlns:ns3="5ce0f2b5-5be5-4508-bce9-d7011ece0659" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7305791c1ef76a0cf6d95ac810d5c539" ns2:_="" ns3:_="">
+    <xsd:import namespace="fe161729-0ef4-4b53-b9e8-ddb61266bb63"/>
     <xsd:import namespace="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
+                <xsd:element ref="ns2:Style"/>
+                <xsd:element ref="ns2:Owner" minOccurs="0"/>
+                <xsd:element ref="ns2:SharetoDesktop" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
-[...13 lines deleted...]
-                <xsd:element ref="ns2:AssetManagement" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:Dayslapsedforreview" minOccurs="0"/>
+                <xsd:element ref="ns2:HyperlinkBase" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="12f24bff-e555-4ac1-baf0-7239036970ed" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fe161729-0ef4-4b53-b9e8-ddb61266bb63" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+    <xsd:element name="Style" ma:index="1" ma:displayName="Style" ma:default="Factsheet (Word)" ma:description="Type of template" ma:format="Dropdown" ma:internalName="Style" ma:readOnly="false">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Factsheet (Word)"/>
+              <xsd:enumeration value="Factsheet Landscape (Word)"/>
+              <xsd:enumeration value="Presentation (PowerPoint)"/>
+              <xsd:enumeration value="Report (Word)"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
-[...92 lines deleted...]
-    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="Owner" ma:index="2" nillable="true" ma:displayName="Template owner" ma:description="Owner of the template" ma:format="Dropdown" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="Owner" ma:readOnly="false" ma:showField="ImnName">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:UserMulti">
+          <xsd:extension base="dms:User">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharetoDesktop" ma:index="3" nillable="true" ma:displayName="Share" ma:description="This sharing link has been deprecated as of end of July 2021." ma:format="Dropdown" ma:hidden="true" ma:internalName="SharetoDesktop" ma:readOnly="false">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note">
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceMetadata" ma:index="6" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="7" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="8" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="9" nillable="true" ma:displayName="KeyPoints" ma:hidden="true" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Dayslapsedforreview" ma:index="17" nillable="true" ma:displayName="Days before next review" ma:decimals="0" ma:default="365" ma:format="Dropdown" ma:hidden="true" ma:internalName="Dayslapsedforreview" ma:readOnly="false" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="HyperlinkBase" ma:index="19" nillable="true" ma:displayName="Hyperlink Base" ma:description="Link to O365 version of the document" ma:format="Dropdown" ma:hidden="true" ma:internalName="HyperlinkBase" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="5ce0f2b5-5be5-4508-bce9-d7011ece0659" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{afc6f17b-bd7b-4a28-96b5-94718dd3c6e9}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="7a7c999e-592e-4540-9b94-14bc52a8ee7a">
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{653b1683-0861-4244-a845-dd8daf1f12c4}" ma:internalName="TaxCatchAll" ma:readOnly="false" ma:showField="CatchAllData" ma:web="edc24be7-85b6-48b8-bec8-bca4fac6ccab">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -8051,169 +6761,149 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
+    <SharetoDesktop xmlns="fe161729-0ef4-4b53-b9e8-ddb61266bb63" xsi:nil="true"/>
+    <HyperlinkBase xmlns="fe161729-0ef4-4b53-b9e8-ddb61266bb63">https://dhhsvicgovau.sharepoint.com/:w:/s/dffh/ERru7sG4VvdIqrUpHqYgLGkBTVDvDkt3EhVEUNuHeoMhgw</HyperlinkBase>
     <TaxCatchAll xmlns="5ce0f2b5-5be5-4508-bce9-d7011ece0659" xsi:nil="true"/>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="12f24bff-e555-4ac1-baf0-7239036970ed">
-[...6 lines deleted...]
-    <SharedWithUsers xmlns="7a7c999e-592e-4540-9b94-14bc52a8ee7a">
+    <Owner xmlns="fe161729-0ef4-4b53-b9e8-ddb61266bb63">
       <UserInfo>
-        <DisplayName>Nikolaj Dennis (Homes Victoria)</DisplayName>
-        <AccountId>95</AccountId>
+        <DisplayName>Publishing Studio (Health)</DisplayName>
+        <AccountId>83</AccountId>
         <AccountType/>
       </UserInfo>
-      <UserInfo>
-[...9 lines deleted...]
-    </SharedWithUsers>
+    </Owner>
+    <Dayslapsedforreview xmlns="fe161729-0ef4-4b53-b9e8-ddb61266bb63">365</Dayslapsedforreview>
+    <Style xmlns="fe161729-0ef4-4b53-b9e8-ddb61266bb63">Factsheet (Word)</Style>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C30E650E-AC1E-48EA-81B8-1F904E97E90D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58CE1EBB-C189-4849-810F-0EC61D30BAF7}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB36F12D-D9D2-4259-B5D6-08CDA09A955F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7EAF0DC0-570E-4987-8509-16F216D91B0E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="12f24bff-e555-4ac1-baf0-7239036970ed"/>
-    <ds:schemaRef ds:uri="7a7c999e-592e-4540-9b94-14bc52a8ee7a"/>
+    <ds:schemaRef ds:uri="fe161729-0ef4-4b53-b9e8-ddb61266bb63"/>
     <ds:schemaRef ds:uri="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58CE1EBB-C189-4849-810F-0EC61D30BAF7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C30E650E-AC1E-48EA-81B8-1F904E97E90D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66AC28CD-794A-4DE5-9080-AF945367D2AC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="fe161729-0ef4-4b53-b9e8-ddb61266bb63"/>
     <ds:schemaRef ds:uri="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
-    <ds:schemaRef ds:uri="12f24bff-e555-4ac1-baf0-7239036970ed"/>
-    <ds:schemaRef ds:uri="7a7c999e-592e-4540-9b94-14bc52a8ee7a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>5411</Characters>
+  <Pages>4</Pages>
+  <Words>1046</Words>
+  <Characters>5963</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>45</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>49</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>Homes Victoria Tenant House Sales Application Form</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
-  <Company>Homes Victoria, Victoria State Government</Company>
+  <Company>Victoria State Government, Department of Families, Fairness and Housing</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6348</CharactersWithSpaces>
+  <CharactersWithSpaces>6996</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HLinks>
     <vt:vector size="48" baseType="variant">
       <vt:variant>
         <vt:i4>7602296</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>36</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://intranet.dhhs.vic.gov.au/graphic-design-process</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>7209064</vt:i4>
       </vt:variant>
@@ -8327,110 +7017,105 @@
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc480380484</vt:lpwstr>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...2 lines deleted...]
-  <cp:keywords/>
+  <dc:title>Homes Victoria Tenant House Sales Application Form</dc:title>
+  <dc:subject>Homes Victoria Tenant House Sales Application Form</dc:subject>
+  <dc:creator>Homes Victoria</dc:creator>
+  <cp:keywords>Homes Victoria, Tenant, House Sales, Application Form</cp:keywords>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category>Homes Victoria Family Factsheet Portrait</cp:category>
+  <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Language">
     <vt:lpwstr>English</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
-    <vt:lpwstr>0x010100445CF81B7B972944912C643D9772A987</vt:lpwstr>
+    <vt:lpwstr>0x0101009E92284D629C66409C3E65A98AFA6AB2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="version">
     <vt:lpwstr>2022v1 15032022 sbv1 11072022</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="O365portals">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_SetDate">
+    <vt:lpwstr>2022-02-01T04:45:40Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_Name">
+    <vt:lpwstr>43e64453-338c-4f93-8a4d-0039a0a41f2a</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_SiteId">
+    <vt:lpwstr>c0e0601f-0fac-449c-9c88-a104c4eb9f28</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_ActionId">
+    <vt:lpwstr>54912b29-25c0-467c-aeba-e810dbabbcec</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_ContentBits">
+    <vt:lpwstr>2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="O365portals">
     <vt:lpwstr>https://dhhsvicgovau.sharepoint.com/:w:/s/dffh/Ed1G_4r4BHNHgqOGDkeMWhcB0Lm5z1k7mSu1dsrFHD18Fg?e=GtzvTT, DFFH A4 portrait factsheet Teal (O365)</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_ProgID">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Daysbeforethenextreview">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Daysbeforethenextreview">
     <vt:i4>365</vt:i4>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ComplianceAssetId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="TemplateUrl">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Format">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Format">
     <vt:lpwstr>Factsheet</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Style">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Style">
     <vt:lpwstr>Visual style</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="TemplateVersion">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="TemplateVersion">
     <vt:i4>1</vt:i4>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Hyperlink Base">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Hyperlink Base">
     <vt:lpwstr>https://dhhsvicgovau.sharepoint.com/:w:/s/dffh/ERru7sG4VvdIqrUpHqYgLGkBTVDvDkt3EhVEUNuHeoMhgw</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Link">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Link">
     <vt:lpwstr>https://dhhsvicgovau.sharepoint.com/:w:/s/dffh/ERru7sG4VvdIqrUpHqYgLGkBTVDvDkt3EhVEUNuHeoMhgw, https://dhhsvicgovau.sharepoint.com/:w:/s/dffh/ERru7sG4VvdIqrUpHqYgLGkBTVDvDkt3EhVEUNuHeoMhgw</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="xd_Signature">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="xd_Signature">
     <vt:bool>false</vt:bool>
-  </property>
-[...22 lines deleted...]
-    <vt:lpwstr>2</vt:lpwstr>
   </property>
 </Properties>
 </file>