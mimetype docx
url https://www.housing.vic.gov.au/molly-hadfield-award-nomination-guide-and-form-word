--- v2 (2026-03-29)
+++ v3 (2026-08-24)
@@ -1710,102 +1710,108 @@
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>my/our</w:t>
       </w:r>
       <w:r w:rsidRPr="00E932CD">
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> name and </w:t>
       </w:r>
       <w:r w:rsidRPr="00E932CD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>my/our</w:t>
       </w:r>
       <w:r w:rsidRPr="00E932CD">
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> photograph to external media organisations for the purpose of publication in relation to the award.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47644057" w14:textId="383808FD" w:rsidR="00E932CD" w:rsidRPr="00E932CD" w:rsidRDefault="00E932CD" w:rsidP="00866A05">
+    <w:p w14:paraId="4C98C1ED" w14:textId="0C0BC9D5" w:rsidR="006D4F1D" w:rsidRPr="00E932CD" w:rsidRDefault="00E932CD" w:rsidP="006D4F1D">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00E932CD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>I/we</w:t>
       </w:r>
       <w:r w:rsidRPr="00E932CD">
         <w:t xml:space="preserve"> acknowledge that the Department of Families, Fairness and Housing will store this information </w:t>
       </w:r>
       <w:r w:rsidR="007A4A37" w:rsidRPr="00E932CD">
         <w:t>securely and</w:t>
       </w:r>
       <w:r w:rsidRPr="00E932CD">
         <w:t xml:space="preserve"> will not use this information for any other purpose (except as required by law).</w:t>
       </w:r>
+      <w:r w:rsidR="006D4F1D">
+        <w:t xml:space="preserve"> You can read the Department’s privacy policy at the following link: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="006D4F1D" w:rsidRPr="008860F7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://www.dffh.vic.gov.au/publications/privacy-policy</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00862F67">
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6C053354" w14:textId="77777777" w:rsidR="00E932CD" w:rsidRPr="00E932CD" w:rsidRDefault="00E932CD" w:rsidP="00866A05">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00E932CD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>I/we</w:t>
       </w:r>
       <w:r w:rsidRPr="00E932CD">
         <w:t xml:space="preserve"> understand that </w:t>
       </w:r>
       <w:r w:rsidRPr="00E932CD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>I/we</w:t>
       </w:r>
       <w:r w:rsidRPr="00E932CD">
-        <w:t xml:space="preserve"> may access, change or withdraw this information, including this </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> any time.</w:t>
+        <w:t xml:space="preserve"> may access, change or withdraw this information, including this nomination as a whole, at any time.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10206" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="642667"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="642667"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="642667"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="642667"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="642667"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="642667"/>
         </w:tblBorders>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10206"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E932CD" w:rsidRPr="00E932CD" w14:paraId="6F663C59" w14:textId="77777777" w:rsidTr="002213DD">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -1836,114 +1842,112 @@
               </w:rPr>
               <w:t>person being nominated, authorised group office bearer or representative</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E932CD" w:rsidRPr="00E932CD" w14:paraId="12C84AEE" w14:textId="77777777" w:rsidTr="007F2924">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4026278E" w14:textId="77777777" w:rsidR="006F6D27" w:rsidRPr="00E932CD" w:rsidRDefault="006F6D27" w:rsidP="00866A05">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7FE3CF01" w14:textId="77777777" w:rsidR="00722F22" w:rsidRDefault="00722F22">
-[...9 lines deleted...]
-    </w:p>
     <w:p w14:paraId="28EF45DC" w14:textId="0D2C8480" w:rsidR="00E932CD" w:rsidRPr="00E932CD" w:rsidRDefault="00E932CD" w:rsidP="00722F22">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r w:rsidRPr="00E932CD">
         <w:lastRenderedPageBreak/>
         <w:t>Declaration by you (the person making this nomination)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E57C1A4" w14:textId="77777777" w:rsidR="00E932CD" w:rsidRPr="00E932CD" w:rsidRDefault="00E932CD" w:rsidP="00F458AA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00E932CD">
         <w:t>By submitting this nomination for the Molly Hadfield Award, I certify that all information provided is true and correct.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07AC9DAD" w14:textId="77777777" w:rsidR="00E932CD" w:rsidRPr="00E932CD" w:rsidRDefault="00E932CD" w:rsidP="00F458AA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00E932CD">
         <w:t>I agree that the Department of Families, Fairness and Housing may collect the personal information about me provided with this nomination and use this information to assess nominations for the award and for publicity purposes in connection with the award.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0429BB4F" w14:textId="34F2D936" w:rsidR="00E932CD" w:rsidRPr="00E932CD" w:rsidRDefault="00E932CD" w:rsidP="00F458AA">
+    <w:p w14:paraId="58A75E82" w14:textId="68A48EEB" w:rsidR="006D4F1D" w:rsidRPr="00E932CD" w:rsidRDefault="00E932CD" w:rsidP="006D4F1D">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00E932CD">
         <w:t xml:space="preserve">I acknowledge that the Department of Families, Fairness and Housing will store this information </w:t>
       </w:r>
       <w:r w:rsidR="0092047B" w:rsidRPr="00E932CD">
         <w:t>securely and</w:t>
       </w:r>
       <w:r w:rsidRPr="00E932CD">
         <w:t xml:space="preserve"> will not use this information for any other purpose (except as required by law).</w:t>
       </w:r>
+      <w:r w:rsidR="006D4F1D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D4F1D">
+        <w:t xml:space="preserve">You can read the Department’s privacy policy at the following link: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidR="006D4F1D" w:rsidRPr="008860F7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://www.dffh.vic.gov.au/publications/privacy-policy</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00862F67">
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="500387C9" w14:textId="77777777" w:rsidR="00E932CD" w:rsidRPr="00E932CD" w:rsidRDefault="00E932CD" w:rsidP="00F458AA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00E932CD">
-        <w:t xml:space="preserve">I understand that I may access, change or withdraw this information, including this </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> any time.</w:t>
+        <w:t>I understand that I may access, change or withdraw this information, including this nomination as a whole, at any time.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10206" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="642667"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="642667"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="642667"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="642667"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="642667"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="642667"/>
         </w:tblBorders>
         <w:tblLook w:val="0420" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10206"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E932CD" w:rsidRPr="00E932CD" w14:paraId="023A92E4" w14:textId="77777777" w:rsidTr="002213DD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="327D0BCD" w14:textId="77777777" w:rsidR="00E932CD" w:rsidRPr="00E932CD" w:rsidRDefault="00E932CD" w:rsidP="002213DD">
@@ -2078,74 +2082,74 @@
         <w:br/>
         <w:t>Melbourne 3001</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45670A6C" w14:textId="77777777" w:rsidR="00E932CD" w:rsidRPr="00E932CD" w:rsidRDefault="00E932CD" w:rsidP="00866A05">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00E932CD">
         <w:t xml:space="preserve">or </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D07A887" w14:textId="5CFA8A53" w:rsidR="00E932CD" w:rsidRDefault="0050549E" w:rsidP="00866A05">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00E666A2">
         <w:t xml:space="preserve">Email </w:t>
       </w:r>
       <w:r w:rsidR="00E932CD" w:rsidRPr="00E932CD">
         <w:t>the completed scanned nomination form (with completed declaration and signature)</w:t>
       </w:r>
       <w:r w:rsidR="00E666A2">
         <w:t xml:space="preserve"> to: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="00E666A2" w:rsidRPr="00AA6CE0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>housingbusiness.operations@dffh.vic.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="05C71D7B" w14:textId="05741619" w:rsidR="00E666A2" w:rsidRDefault="00E666A2" w:rsidP="00E666A2">
       <w:pPr>
         <w:pStyle w:val="Accessibilitypara"/>
         <w:spacing w:before="600"/>
       </w:pPr>
       <w:r w:rsidRPr="00E932CD">
         <w:t>To receive this publication in an accessible format</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00E666A2">
         <w:t xml:space="preserve">email </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00AA6CE0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>housingbusiness.operations@dffh.vic.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50581E81" w14:textId="77777777" w:rsidR="00330869" w:rsidRDefault="00E666A2" w:rsidP="004204E0">
       <w:pPr>
         <w:pStyle w:val="Imprint"/>
       </w:pPr>
       <w:r w:rsidRPr="00E932CD">
         <w:t>Authorised and published by the Victorian Government, 1 Treasury Place, Melbourne.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B201524" w14:textId="021B15CC" w:rsidR="00330869" w:rsidRDefault="00E666A2" w:rsidP="004204E0">
       <w:pPr>
         <w:pStyle w:val="Imprint"/>
       </w:pPr>
       <w:r w:rsidRPr="00E932CD">
         <w:t xml:space="preserve">© State of Victoria, Department of Families, Fairness and Housing, </w:t>
@@ -2157,103 +2161,103 @@
         <w:t>March</w:t>
       </w:r>
       <w:r w:rsidRPr="00D33A6A">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
       <w:r w:rsidR="00330869">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00E932CD">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CD027AB" w14:textId="33FC8FA9" w:rsidR="00E666A2" w:rsidRPr="00E932CD" w:rsidRDefault="00E666A2" w:rsidP="004204E0">
       <w:pPr>
         <w:pStyle w:val="Imprint"/>
       </w:pPr>
       <w:r w:rsidRPr="00E932CD">
         <w:t xml:space="preserve">Available on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00D41A6A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Social Housing Volunteers Awards page on the Housing website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E932CD">
         <w:t xml:space="preserve"> http</w:t>
       </w:r>
       <w:r w:rsidR="00D41A6A">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00E932CD">
         <w:t>://housing.vic.gov.au/social-housing-volunteer-awards.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68AFA7D9" w14:textId="77777777" w:rsidR="00E932CD" w:rsidRPr="00E932CD" w:rsidRDefault="00E932CD" w:rsidP="00F458AA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E932CD" w:rsidRPr="00E932CD" w:rsidSect="004204E0">
-      <w:headerReference w:type="default" r:id="rId16"/>
-      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:headerReference w:type="default" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId19"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="851" w:bottom="851" w:left="851" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="340"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6DDD30ED" w14:textId="77777777" w:rsidR="007F1707" w:rsidRDefault="007F1707">
+    <w:p w14:paraId="2D0BD209" w14:textId="77777777" w:rsidR="00C01F3A" w:rsidRDefault="00C01F3A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59AADC66" w14:textId="77777777" w:rsidR="007F1707" w:rsidRDefault="007F1707"/>
+    <w:p w14:paraId="39857B76" w14:textId="77777777" w:rsidR="00C01F3A" w:rsidRDefault="00C01F3A"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="50204335" w14:textId="77777777" w:rsidR="007F1707" w:rsidRDefault="007F1707">
+    <w:p w14:paraId="76D85A43" w14:textId="77777777" w:rsidR="00C01F3A" w:rsidRDefault="00C01F3A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00BF386D" w14:textId="77777777" w:rsidR="007F1707" w:rsidRDefault="007F1707"/>
+    <w:p w14:paraId="650BA8AF" w14:textId="77777777" w:rsidR="00C01F3A" w:rsidRDefault="00C01F3A"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -2267,138 +2271,138 @@
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
+    <w:altName w:val="Ebrima"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6434A8BE" w14:textId="7D69EF88" w:rsidR="00593A99" w:rsidRPr="00F65AA9" w:rsidRDefault="00593A99" w:rsidP="00EF2C72">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="166509C9" w14:textId="77777777" w:rsidR="007F1707" w:rsidRDefault="007F1707" w:rsidP="00207717">
+    <w:p w14:paraId="3181342F" w14:textId="77777777" w:rsidR="00C01F3A" w:rsidRDefault="00C01F3A" w:rsidP="00207717">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3934F06A" w14:textId="77777777" w:rsidR="007F1707" w:rsidRDefault="007F1707">
+    <w:p w14:paraId="73AFE3D3" w14:textId="77777777" w:rsidR="00C01F3A" w:rsidRDefault="00C01F3A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EF7D2DF" w14:textId="77777777" w:rsidR="007F1707" w:rsidRDefault="007F1707"/>
+    <w:p w14:paraId="3DC3FACE" w14:textId="77777777" w:rsidR="00C01F3A" w:rsidRDefault="00C01F3A"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="01FD96D1" w14:textId="717D409A" w:rsidR="00E261B3" w:rsidRPr="0051568D" w:rsidRDefault="001148DD" w:rsidP="002213DD">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t>202</w:t>
     </w:r>
     <w:r w:rsidR="000505A3">
       <w:t>6</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> Social Housing Volunteer Awards g</w:t>
     </w:r>
     <w:r w:rsidR="002213DD" w:rsidRPr="002213DD">
       <w:t>uide and nomination form</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> -</w:t>
     </w:r>
@@ -5177,51 +5181,51 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="1088694326">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="23216161">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="5004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="181"/>
   <w:drawingGridVerticalSpacing w:val="181"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -5504,50 +5508,51 @@
     <w:rsid w:val="003D7E30"/>
     <w:rsid w:val="003E375C"/>
     <w:rsid w:val="003E4086"/>
     <w:rsid w:val="003E639E"/>
     <w:rsid w:val="003E71E5"/>
     <w:rsid w:val="003F0445"/>
     <w:rsid w:val="003F0CF0"/>
     <w:rsid w:val="003F14B1"/>
     <w:rsid w:val="003F2B20"/>
     <w:rsid w:val="003F3289"/>
     <w:rsid w:val="003F3C62"/>
     <w:rsid w:val="003F5CB9"/>
     <w:rsid w:val="004013C7"/>
     <w:rsid w:val="004016A8"/>
     <w:rsid w:val="00401FCF"/>
     <w:rsid w:val="00406285"/>
     <w:rsid w:val="00412C8A"/>
     <w:rsid w:val="004148F9"/>
     <w:rsid w:val="0041513D"/>
     <w:rsid w:val="004204E0"/>
     <w:rsid w:val="0042084E"/>
     <w:rsid w:val="00421EEF"/>
     <w:rsid w:val="00424D65"/>
     <w:rsid w:val="00430393"/>
     <w:rsid w:val="00431806"/>
+    <w:rsid w:val="00432D39"/>
     <w:rsid w:val="004350F9"/>
     <w:rsid w:val="00437AC5"/>
     <w:rsid w:val="00442C6C"/>
     <w:rsid w:val="00443CBE"/>
     <w:rsid w:val="00443E8A"/>
     <w:rsid w:val="004441BC"/>
     <w:rsid w:val="004468B4"/>
     <w:rsid w:val="0045230A"/>
     <w:rsid w:val="00454AD0"/>
     <w:rsid w:val="00457337"/>
     <w:rsid w:val="00462E3D"/>
     <w:rsid w:val="0046440A"/>
     <w:rsid w:val="00466E79"/>
     <w:rsid w:val="00470D7D"/>
     <w:rsid w:val="0047372D"/>
     <w:rsid w:val="00473BA3"/>
     <w:rsid w:val="004743DD"/>
     <w:rsid w:val="00474CEA"/>
     <w:rsid w:val="00483968"/>
     <w:rsid w:val="004841BE"/>
     <w:rsid w:val="00484F86"/>
     <w:rsid w:val="00490746"/>
     <w:rsid w:val="00490852"/>
     <w:rsid w:val="00491C9C"/>
     <w:rsid w:val="00492F30"/>
@@ -5676,50 +5681,51 @@
     <w:rsid w:val="006557A7"/>
     <w:rsid w:val="00656290"/>
     <w:rsid w:val="006601C9"/>
     <w:rsid w:val="006608D8"/>
     <w:rsid w:val="006621D7"/>
     <w:rsid w:val="0066302A"/>
     <w:rsid w:val="00667770"/>
     <w:rsid w:val="00670597"/>
     <w:rsid w:val="006706D0"/>
     <w:rsid w:val="00677574"/>
     <w:rsid w:val="00683878"/>
     <w:rsid w:val="0068454C"/>
     <w:rsid w:val="00691B62"/>
     <w:rsid w:val="006933B5"/>
     <w:rsid w:val="00693D14"/>
     <w:rsid w:val="00695A93"/>
     <w:rsid w:val="00696F27"/>
     <w:rsid w:val="006A18C2"/>
     <w:rsid w:val="006A3383"/>
     <w:rsid w:val="006B077C"/>
     <w:rsid w:val="006B16AF"/>
     <w:rsid w:val="006B6803"/>
     <w:rsid w:val="006D0F16"/>
     <w:rsid w:val="006D2A3F"/>
     <w:rsid w:val="006D2FBC"/>
+    <w:rsid w:val="006D4F1D"/>
     <w:rsid w:val="006E138B"/>
     <w:rsid w:val="006E1867"/>
     <w:rsid w:val="006E3FC8"/>
     <w:rsid w:val="006F0330"/>
     <w:rsid w:val="006F1FDC"/>
     <w:rsid w:val="006F6B8C"/>
     <w:rsid w:val="006F6D27"/>
     <w:rsid w:val="007013EF"/>
     <w:rsid w:val="007055BD"/>
     <w:rsid w:val="007173CA"/>
     <w:rsid w:val="007216AA"/>
     <w:rsid w:val="00721AB5"/>
     <w:rsid w:val="00721CFB"/>
     <w:rsid w:val="00721DEF"/>
     <w:rsid w:val="00722F22"/>
     <w:rsid w:val="00724A43"/>
     <w:rsid w:val="007273AC"/>
     <w:rsid w:val="00731AD4"/>
     <w:rsid w:val="00732778"/>
     <w:rsid w:val="007346E4"/>
     <w:rsid w:val="00740F22"/>
     <w:rsid w:val="00741977"/>
     <w:rsid w:val="00741CF0"/>
     <w:rsid w:val="00741F1A"/>
     <w:rsid w:val="00743A2C"/>
@@ -5740,93 +5746,95 @@
     <w:rsid w:val="00776928"/>
     <w:rsid w:val="00776E0F"/>
     <w:rsid w:val="007774B1"/>
     <w:rsid w:val="00777BE1"/>
     <w:rsid w:val="007833D8"/>
     <w:rsid w:val="00785677"/>
     <w:rsid w:val="00786F16"/>
     <w:rsid w:val="00791BD7"/>
     <w:rsid w:val="007933F7"/>
     <w:rsid w:val="007942CE"/>
     <w:rsid w:val="00796E20"/>
     <w:rsid w:val="00797C32"/>
     <w:rsid w:val="007A06BD"/>
     <w:rsid w:val="007A11E8"/>
     <w:rsid w:val="007A4A37"/>
     <w:rsid w:val="007B0914"/>
     <w:rsid w:val="007B1374"/>
     <w:rsid w:val="007B1743"/>
     <w:rsid w:val="007B32E5"/>
     <w:rsid w:val="007B3DB9"/>
     <w:rsid w:val="007B589F"/>
     <w:rsid w:val="007B6186"/>
     <w:rsid w:val="007B73BC"/>
     <w:rsid w:val="007C1838"/>
     <w:rsid w:val="007C20B9"/>
+    <w:rsid w:val="007C686D"/>
     <w:rsid w:val="007C7301"/>
     <w:rsid w:val="007C7859"/>
     <w:rsid w:val="007C7F28"/>
     <w:rsid w:val="007D1466"/>
     <w:rsid w:val="007D2BDE"/>
     <w:rsid w:val="007D2FB6"/>
     <w:rsid w:val="007D48B0"/>
     <w:rsid w:val="007D49EB"/>
     <w:rsid w:val="007D5E1C"/>
     <w:rsid w:val="007E0DE2"/>
     <w:rsid w:val="007E239E"/>
     <w:rsid w:val="007E3B98"/>
     <w:rsid w:val="007E417A"/>
     <w:rsid w:val="007F1707"/>
     <w:rsid w:val="007F2924"/>
     <w:rsid w:val="007F31B6"/>
     <w:rsid w:val="007F546C"/>
     <w:rsid w:val="007F625F"/>
     <w:rsid w:val="007F665E"/>
     <w:rsid w:val="00800412"/>
     <w:rsid w:val="00800AEF"/>
     <w:rsid w:val="0080587B"/>
     <w:rsid w:val="00806468"/>
     <w:rsid w:val="008119CA"/>
     <w:rsid w:val="00811BBF"/>
     <w:rsid w:val="008130C4"/>
     <w:rsid w:val="008155F0"/>
     <w:rsid w:val="00816735"/>
     <w:rsid w:val="00820141"/>
     <w:rsid w:val="00820E0C"/>
     <w:rsid w:val="00823275"/>
     <w:rsid w:val="0082366F"/>
     <w:rsid w:val="008338A2"/>
     <w:rsid w:val="00833981"/>
     <w:rsid w:val="00841AA9"/>
     <w:rsid w:val="00844ACC"/>
     <w:rsid w:val="008474FE"/>
     <w:rsid w:val="0085232E"/>
     <w:rsid w:val="00853EE4"/>
     <w:rsid w:val="00855535"/>
     <w:rsid w:val="0085609A"/>
     <w:rsid w:val="00857C5A"/>
     <w:rsid w:val="0086255E"/>
+    <w:rsid w:val="00862F67"/>
     <w:rsid w:val="008633F0"/>
     <w:rsid w:val="00866A05"/>
     <w:rsid w:val="00867D9D"/>
     <w:rsid w:val="00872C54"/>
     <w:rsid w:val="00872E0A"/>
     <w:rsid w:val="00873594"/>
     <w:rsid w:val="00875285"/>
     <w:rsid w:val="00876A1F"/>
     <w:rsid w:val="008848F1"/>
     <w:rsid w:val="00884B62"/>
     <w:rsid w:val="0088529C"/>
     <w:rsid w:val="00887903"/>
     <w:rsid w:val="0089270A"/>
     <w:rsid w:val="00893AF6"/>
     <w:rsid w:val="00894BC4"/>
     <w:rsid w:val="008A28A8"/>
     <w:rsid w:val="008A5B32"/>
     <w:rsid w:val="008A5D60"/>
     <w:rsid w:val="008B2029"/>
     <w:rsid w:val="008B2EE4"/>
     <w:rsid w:val="008B3821"/>
     <w:rsid w:val="008B4D3D"/>
     <w:rsid w:val="008B50C1"/>
     <w:rsid w:val="008B57C7"/>
     <w:rsid w:val="008C2F92"/>
@@ -6029,50 +6037,51 @@
     <w:rsid w:val="00B907DA"/>
     <w:rsid w:val="00B950BC"/>
     <w:rsid w:val="00B95AB9"/>
     <w:rsid w:val="00B9714C"/>
     <w:rsid w:val="00BA29AD"/>
     <w:rsid w:val="00BA33CF"/>
     <w:rsid w:val="00BA3F8D"/>
     <w:rsid w:val="00BA63B8"/>
     <w:rsid w:val="00BB7A10"/>
     <w:rsid w:val="00BC60BE"/>
     <w:rsid w:val="00BC7468"/>
     <w:rsid w:val="00BC7D4F"/>
     <w:rsid w:val="00BC7ED7"/>
     <w:rsid w:val="00BD2850"/>
     <w:rsid w:val="00BD6049"/>
     <w:rsid w:val="00BE0E9E"/>
     <w:rsid w:val="00BE28D2"/>
     <w:rsid w:val="00BE4A04"/>
     <w:rsid w:val="00BE4A64"/>
     <w:rsid w:val="00BE5E43"/>
     <w:rsid w:val="00BF557D"/>
     <w:rsid w:val="00BF6E12"/>
     <w:rsid w:val="00BF7F58"/>
     <w:rsid w:val="00C01381"/>
     <w:rsid w:val="00C01AB1"/>
+    <w:rsid w:val="00C01F3A"/>
     <w:rsid w:val="00C026A0"/>
     <w:rsid w:val="00C03EA4"/>
     <w:rsid w:val="00C04F42"/>
     <w:rsid w:val="00C06137"/>
     <w:rsid w:val="00C06929"/>
     <w:rsid w:val="00C079B8"/>
     <w:rsid w:val="00C10037"/>
     <w:rsid w:val="00C123EA"/>
     <w:rsid w:val="00C12A49"/>
     <w:rsid w:val="00C133EE"/>
     <w:rsid w:val="00C149D0"/>
     <w:rsid w:val="00C216D5"/>
     <w:rsid w:val="00C231A0"/>
     <w:rsid w:val="00C26588"/>
     <w:rsid w:val="00C27DE9"/>
     <w:rsid w:val="00C32989"/>
     <w:rsid w:val="00C33388"/>
     <w:rsid w:val="00C33A07"/>
     <w:rsid w:val="00C35484"/>
     <w:rsid w:val="00C4173A"/>
     <w:rsid w:val="00C50DED"/>
     <w:rsid w:val="00C52217"/>
     <w:rsid w:val="00C602FF"/>
     <w:rsid w:val="00C61174"/>
     <w:rsid w:val="00C6148F"/>
@@ -8219,51 +8228,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2146117194">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:housingbusiness.operations@dffh.vic.gov.au" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://housing.vic.gov.au/social-housing-volunteer-awards" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://housing.vic.gov.au/social-housing-volunteer-awards" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:housingbusiness.operations@dffh.vic.gov.au" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dffh.vic.gov.au/publications/privacy-policy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://housing.vic.gov.au/social-housing-volunteer-awards" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://housing.vic.gov.au/social-housing-volunteer-awards" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:housingbusiness.operations@dffh.vic.gov.au" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:housingbusiness.operations@dffh.vic.gov.au" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dffh.vic.gov.au/publications/privacy-policy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -8524,50 +8533,65 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="c61032b6-079a-4ee8-8212-7e38f7e5cc9d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="5ce0f2b5-5be5-4508-bce9-d7011ece0659" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010013BA49875A43704AB66D9A56DE5CE526" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0a33d3243d06cd3835703d51b1ec0e1d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c61032b6-079a-4ee8-8212-7e38f7e5cc9d" xmlns:ns3="33088d7d-0c77-4871-9003-71b6d751d43c" xmlns:ns4="5ce0f2b5-5be5-4508-bce9-d7011ece0659" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4e6874b8fc259afd80796c55e62b150f" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="c61032b6-079a-4ee8-8212-7e38f7e5cc9d"/>
     <xsd:import namespace="33088d7d-0c77-4871-9003-71b6d751d43c"/>
     <xsd:import namespace="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -8789,152 +8813,137 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66AC28CD-794A-4DE5-9080-AF945367D2AC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c61032b6-079a-4ee8-8212-7e38f7e5cc9d"/>
+    <ds:schemaRef ds:uri="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C30E650E-AC1E-48EA-81B8-1F904E97E90D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{874BB9B4-ADE8-431A-A570-ABEEA07520BC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c61032b6-079a-4ee8-8212-7e38f7e5cc9d"/>
     <ds:schemaRef ds:uri="33088d7d-0c77-4871-9003-71b6d751d43c"/>
     <ds:schemaRef ds:uri="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58CE1EBB-C189-4849-810F-0EC61D30BAF7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>5034</Characters>
+  <Pages>5</Pages>
+  <Words>807</Words>
+  <Characters>5499</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>41</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>239</Lines>
+  <Paragraphs>262</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>2026 Social Housing Volunteer Awards</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>Victoria State Government, Department of Families, Fairness and Housing</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5905</CharactersWithSpaces>
+  <CharactersWithSpaces>6044</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HLinks>
     <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>786438</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://housing.vic.gov.au/social-housing-volunteer-awards</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>3932250</vt:i4>
       </vt:variant>