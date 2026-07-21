--- v1 (2026-02-08)
+++ v2 (2026-07-21)
@@ -16,203 +16,243 @@
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="22A124A1" w14:textId="311591BA" w:rsidR="00A62D44" w:rsidRPr="00280C4B" w:rsidRDefault="00B95AB9" w:rsidP="00280C4B">
+    <w:p w14:paraId="6FA8325E" w14:textId="29B66B6C" w:rsidR="0074696E" w:rsidRPr="00280C4B" w:rsidRDefault="00B95AB9" w:rsidP="00280C4B">
       <w:pPr>
         <w:pStyle w:val="Sectionbreakfirstpage"/>
-        <w:sectPr w:rsidR="00A62D44" w:rsidRPr="00280C4B" w:rsidSect="00593A99">
-[...10 lines deleted...]
-        </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00280C4B">
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="5643E9A5" wp14:editId="75C99A20">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7563600" cy="2070720"/>
             <wp:effectExtent l="0" t="0" r="0" b="6350"/>
             <wp:wrapNone/>
             <wp:docPr id="4" name="Picture 4">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="4" name="Picture 4">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17"/>
+                    <a:blip r:embed="rId11"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7563600" cy="2070720"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="22A124A1" w14:textId="77777777" w:rsidR="00A62D44" w:rsidRPr="00280C4B" w:rsidRDefault="00A62D44" w:rsidP="00280C4B">
+      <w:pPr>
+        <w:pStyle w:val="Sectionbreakfirstpage"/>
+        <w:sectPr w:rsidR="00A62D44" w:rsidRPr="00280C4B" w:rsidSect="00593A99">
+          <w:headerReference w:type="even" r:id="rId12"/>
+          <w:headerReference w:type="default" r:id="rId13"/>
+          <w:footerReference w:type="even" r:id="rId14"/>
+          <w:footerReference w:type="default" r:id="rId15"/>
+          <w:headerReference w:type="first" r:id="rId16"/>
+          <w:footerReference w:type="first" r:id="rId17"/>
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="454" w:right="851" w:bottom="1418" w:left="851" w:header="340" w:footer="567" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="7655" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7655"/>
       </w:tblGrid>
       <w:tr w:rsidR="003B52C1" w14:paraId="765659DC" w14:textId="77777777" w:rsidTr="4F2F054D">
         <w:trPr>
           <w:trHeight w:val="1418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7655" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20978EBA" w14:textId="7B066D2C" w:rsidR="003B52C1" w:rsidRPr="003B52C1" w:rsidRDefault="05A15121" w:rsidP="003B52C1">
+          <w:p w14:paraId="20978EBA" w14:textId="5FF3AEA6" w:rsidR="003B52C1" w:rsidRPr="003B52C1" w:rsidRDefault="05A15121" w:rsidP="003B52C1">
             <w:pPr>
               <w:pStyle w:val="Documenttitle"/>
               <w:rPr>
                 <w:sz w:val="52"/>
                 <w:szCs w:val="52"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4F2F054D">
               <w:rPr>
                 <w:sz w:val="52"/>
                 <w:szCs w:val="52"/>
               </w:rPr>
               <w:t xml:space="preserve">Public </w:t>
             </w:r>
-            <w:r w:rsidR="70672BA1" w:rsidRPr="4F2F054D">
+            <w:r w:rsidR="00AD591F">
               <w:rPr>
                 <w:sz w:val="52"/>
                 <w:szCs w:val="52"/>
               </w:rPr>
-              <w:t>H</w:t>
+              <w:t>h</w:t>
             </w:r>
             <w:r w:rsidRPr="4F2F054D">
               <w:rPr>
                 <w:sz w:val="52"/>
                 <w:szCs w:val="52"/>
               </w:rPr>
               <w:t>ousing</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B06FE4C" w14:textId="672F83E1" w:rsidR="003B52C1" w:rsidRPr="003B52C1" w:rsidRDefault="003B52C1" w:rsidP="003B52C1">
+          <w:p w14:paraId="1B06FE4C" w14:textId="1431899D" w:rsidR="003B52C1" w:rsidRPr="003B52C1" w:rsidRDefault="00AD591F" w:rsidP="003B52C1">
             <w:pPr>
               <w:pStyle w:val="Documenttitle"/>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B52C1">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="52"/>
                 <w:szCs w:val="52"/>
               </w:rPr>
-              <w:t>Limited Demand Properties</w:t>
+              <w:t>l</w:t>
+            </w:r>
+            <w:r w:rsidR="003B52C1" w:rsidRPr="003B52C1">
+              <w:rPr>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t xml:space="preserve">imited </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidR="003B52C1" w:rsidRPr="003B52C1">
+              <w:rPr>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t xml:space="preserve">emand </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidR="003B52C1" w:rsidRPr="003B52C1">
+              <w:rPr>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t>roperties</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003B52C1" w14:paraId="5DF317EC" w14:textId="77777777" w:rsidTr="4F2F054D">
         <w:trPr>
           <w:trHeight w:val="1247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7655" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="69C24C39" w14:textId="2EDA81C6" w:rsidR="003B52C1" w:rsidRPr="0016037B" w:rsidRDefault="003B52C1" w:rsidP="003B52C1">
             <w:pPr>
               <w:pStyle w:val="Documentsubtitle"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF4148" w14:paraId="5F5E6105" w14:textId="77777777" w:rsidTr="4F2F054D">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -224,666 +264,395 @@
             </w:pPr>
             <w:fldSimple w:instr="FILLIN  &quot;Type the protective marking&quot; \d OFFICIAL \o  \* MERGEFORMAT">
               <w:r>
                 <w:t>OFFICIAL</w:t>
               </w:r>
             </w:fldSimple>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="13445742" w14:textId="77777777" w:rsidR="00580394" w:rsidRPr="00B519CD" w:rsidRDefault="00580394" w:rsidP="007173CA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:sectPr w:rsidR="00580394" w:rsidRPr="00B519CD" w:rsidSect="00593A99">
           <w:headerReference w:type="default" r:id="rId18"/>
           <w:footerReference w:type="default" r:id="rId19"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1418" w:right="851" w:bottom="851" w:left="851" w:header="851" w:footer="567" w:gutter="0"/>
           <w:cols w:space="340"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D07AC93" w14:textId="36ED7966" w:rsidR="003B52C1" w:rsidRDefault="05A15121" w:rsidP="305E3723">
+    <w:p w14:paraId="6D07AC93" w14:textId="10194AE6" w:rsidR="003B52C1" w:rsidRDefault="05A15121" w:rsidP="18D85C07">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Limited demand properties </w:t>
       </w:r>
       <w:r w:rsidR="7E852AD7">
         <w:t xml:space="preserve">as </w:t>
       </w:r>
       <w:r w:rsidR="2E36D7E8">
         <w:t>of</w:t>
       </w:r>
       <w:r w:rsidR="7E852AD7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="7497BEC4">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="71C88AE7">
+        <w:t xml:space="preserve">July </w:t>
       </w:r>
       <w:r w:rsidR="65C8545B">
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="30852467">
         <w:t>26</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06C42190" w14:textId="77777777" w:rsidR="007A2468" w:rsidRPr="007A2468" w:rsidRDefault="007A2468" w:rsidP="007A2468">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="10324" w:type="dxa"/>
+        <w:tblW w:w="10206" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1185"/>
         <w:gridCol w:w="1788"/>
-        <w:gridCol w:w="1266"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1590"/>
+        <w:gridCol w:w="2181"/>
+        <w:gridCol w:w="1985"/>
+        <w:gridCol w:w="1984"/>
+        <w:gridCol w:w="2268"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004B75C7" w14:paraId="28175139" w14:textId="77777777" w:rsidTr="373D778F">
+      <w:tr w:rsidR="00C529E7" w14:paraId="28175139" w14:textId="77777777" w:rsidTr="00537A2B">
         <w:trPr>
           <w:trHeight w:val="1286"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1185" w:type="dxa"/>
-[...12 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="1788" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="082B4B64" w14:textId="374C0C47" w:rsidR="008F0C8A" w:rsidRPr="009E766E" w:rsidRDefault="008F0C8A" w:rsidP="009E766E">
+          <w:p w14:paraId="082B4B64" w14:textId="374C0C47" w:rsidR="00C529E7" w:rsidRPr="009E766E" w:rsidRDefault="00C529E7" w:rsidP="00537A2B">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="009E766E">
               <w:t>Suburb/town</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1266" w:type="dxa"/>
+            <w:tcW w:w="2181" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1FD90823" w14:textId="559C2481" w:rsidR="008F0C8A" w:rsidRPr="009E766E" w:rsidRDefault="008F0C8A" w:rsidP="009E766E">
+          <w:p w14:paraId="43DB4608" w14:textId="7CF1CA9E" w:rsidR="00C529E7" w:rsidRPr="009E766E" w:rsidRDefault="00C529E7" w:rsidP="00537A2B">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="009E766E">
-              <w:t>Property Address</w:t>
+              <w:t xml:space="preserve">Property </w:t>
+            </w:r>
+            <w:r w:rsidR="00AD591F">
+              <w:t>t</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E766E">
+              <w:t>ype</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1705" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43DB4608" w14:textId="37E4902F" w:rsidR="008F0C8A" w:rsidRPr="009E766E" w:rsidRDefault="008F0C8A" w:rsidP="009E766E">
+          <w:p w14:paraId="4E1A77BF" w14:textId="3CF5C37C" w:rsidR="00C529E7" w:rsidRPr="009E766E" w:rsidRDefault="00C529E7" w:rsidP="00537A2B">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="009E766E">
-              <w:t>Property Type</w:t>
+              <w:t xml:space="preserve">Eligibility </w:t>
+            </w:r>
+            <w:r w:rsidR="00AD591F">
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E766E">
+              <w:t>riteria</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45E86EC6" w14:textId="77777777" w:rsidR="008F0C8A" w:rsidRPr="009E766E" w:rsidRDefault="008F0C8A" w:rsidP="009E766E">
+          <w:p w14:paraId="6870C83B" w14:textId="4FBF30F8" w:rsidR="00C529E7" w:rsidRPr="009E766E" w:rsidRDefault="00D00499" w:rsidP="00537A2B">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
+              <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="009E766E">
-[...8 lines deleted...]
-              <w:t>(elderly, singles etc)</w:t>
+            <w:r>
+              <w:t>Office</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1369" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6870C83B" w14:textId="660C7B7F" w:rsidR="008F0C8A" w:rsidRPr="009E766E" w:rsidRDefault="008F0C8A" w:rsidP="009E766E">
+          <w:p w14:paraId="49BE6436" w14:textId="11F8B07D" w:rsidR="00C529E7" w:rsidRPr="009E766E" w:rsidRDefault="00D00499" w:rsidP="00537A2B">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
+              <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="009E766E">
-              <w:t>Preferred Area</w:t>
+            <w:r>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD591F">
+              <w:t>umber</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:r w:rsidR="00AD591F">
+              <w:t>p</w:t>
+            </w:r>
+            <w:r>
+              <w:t>roperties</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C529E7" w14:paraId="314C1D72" w14:textId="77777777" w:rsidTr="00537A2B">
+        <w:trPr>
+          <w:trHeight w:val="573"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1788" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="685446B1" w14:textId="7D6BC72D" w:rsidR="00C529E7" w:rsidRPr="00E13C3C" w:rsidRDefault="007A1E00" w:rsidP="00537A2B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Derrinallum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1590" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2181" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49BE6436" w14:textId="0A0AB073" w:rsidR="008F0C8A" w:rsidRPr="009E766E" w:rsidRDefault="008F0C8A" w:rsidP="009E766E">
-[...18 lines deleted...]
-          <w:p w14:paraId="4242652C" w14:textId="3810E27B" w:rsidR="004B75C7" w:rsidRPr="00D32B1C" w:rsidRDefault="009E5379" w:rsidP="00D32B1C">
+          <w:p w14:paraId="3ADB6792" w14:textId="4B4CB28C" w:rsidR="00C529E7" w:rsidRDefault="006602E5" w:rsidP="00537A2B">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>North</w:t>
+              <w:t>Single storey flat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1788" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="685446B1" w14:textId="29F54E81" w:rsidR="004B75C7" w:rsidRPr="00E13C3C" w:rsidRDefault="007A2468" w:rsidP="00BB4F26">
+          <w:p w14:paraId="2A0A2B27" w14:textId="1B5367E0" w:rsidR="00C529E7" w:rsidRDefault="006602E5" w:rsidP="00537A2B">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>NIL</w:t>
+              <w:t>Singles Elderly</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1266" w:type="dxa"/>
+            <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5135C00E" w14:textId="3388D526" w:rsidR="004B75C7" w:rsidRPr="00E13C3C" w:rsidRDefault="004B75C7" w:rsidP="00BB4F26">
+          <w:p w14:paraId="4C0AB8EC" w14:textId="69C4BD09" w:rsidR="00C529E7" w:rsidRDefault="006602E5" w:rsidP="00537A2B">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-            </w:pPr>
-[...54 lines deleted...]
-              <w:pStyle w:val="Tabletext"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">South </w:t>
+              <w:t>Warrnambool</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1788" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B7B9373" w14:textId="58EF3E38" w:rsidR="25A507BF" w:rsidRDefault="007A2468" w:rsidP="1782B64D">
+          <w:p w14:paraId="08EE1945" w14:textId="0E4C895B" w:rsidR="00C529E7" w:rsidRDefault="006602E5" w:rsidP="00537A2B">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>NIL</w:t>
+              <w:t>2</w:t>
             </w:r>
-          </w:p>
-[...212 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1DCF34B1" w14:textId="70334554" w:rsidR="004F0909" w:rsidRDefault="004F0909" w:rsidP="00C51053">
+    <w:p w14:paraId="1DCF34B1" w14:textId="70334554" w:rsidR="004F0909" w:rsidRDefault="004F0909" w:rsidP="00AD591F">
       <w:pPr>
         <w:pStyle w:val="Tablefigurenote"/>
-        <w:spacing w:after="3600"/>
+        <w:spacing w:after="4560"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10245" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblCellMar>
           <w:bottom w:w="108" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10245"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004F0909" w14:paraId="074BC648" w14:textId="77777777" w:rsidTr="1782B64D">
+      <w:tr w:rsidR="004F0909" w14:paraId="074BC648" w14:textId="77777777" w:rsidTr="18D85C07">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10245" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0CD21A6A" w14:textId="5AEBE572" w:rsidR="004F0909" w:rsidRPr="0055119B" w:rsidRDefault="004F0909" w:rsidP="00893FE3">
             <w:pPr>
               <w:pStyle w:val="Accessibilitypara"/>
             </w:pPr>
             <w:r w:rsidRPr="0055119B">
               <w:t>To receive this document in another format</w:t>
             </w:r>
             <w:r>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="0055119B">
               <w:t xml:space="preserve"> phone </w:t>
             </w:r>
             <w:r w:rsidR="002B71FA" w:rsidRPr="0055119B">
               <w:t>13 36 77</w:t>
             </w:r>
             <w:r w:rsidRPr="0055119B">
               <w:t xml:space="preserve">, using the National Relay Service if required, or email </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r w:rsidR="002B71FA" w:rsidRPr="002B71FA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Housing Business Operations</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="002B71FA">
               <w:t xml:space="preserve"> &lt;housingbusiness.operations@dffh.vic.gov.au&gt;.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="734C105F" w14:textId="77777777" w:rsidR="004F0909" w:rsidRPr="0055119B" w:rsidRDefault="004F0909" w:rsidP="00893FE3">
             <w:pPr>
               <w:pStyle w:val="Imprint"/>
             </w:pPr>
             <w:r w:rsidRPr="0055119B">
               <w:t>Authorised and published by the Victorian Government, 1 Treasury Place, Melbourne.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10FE4FE5" w14:textId="3F2CC695" w:rsidR="004F0909" w:rsidRDefault="004F0909" w:rsidP="00893FE3">
+          <w:p w14:paraId="10FE4FE5" w14:textId="6EE1DBF8" w:rsidR="004F0909" w:rsidRDefault="004F0909" w:rsidP="18D85C07">
             <w:pPr>
               <w:pStyle w:val="Imprint"/>
             </w:pPr>
-            <w:r w:rsidRPr="0055119B">
-              <w:t xml:space="preserve">© State of Victoria, Australia, Department </w:t>
+            <w:r>
+              <w:t xml:space="preserve">© State of Victoria, Australia, Department of Families, Fairness and Housing, </w:t>
             </w:r>
-            <w:r w:rsidRPr="001B058F">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+            <w:r w:rsidR="0597276C">
+              <w:t xml:space="preserve">July </w:t>
             </w:r>
             <w:r w:rsidR="00E35527">
-              <w:t>January 2026</w:t>
+              <w:t>2026</w:t>
             </w:r>
-            <w:r w:rsidR="002B71FA" w:rsidRPr="002B71FA">
+            <w:r w:rsidR="002B71FA">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="32218C41" w14:textId="77777777" w:rsidR="004F0909" w:rsidRPr="00A330BB" w:rsidRDefault="004F0909" w:rsidP="004F0909">
       <w:pPr>
         <w:pStyle w:val="Tablefigurenote"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004F0909" w:rsidRPr="00A330BB" w:rsidSect="00593A99">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="851" w:bottom="851" w:left="851" w:header="680" w:footer="567" w:gutter="0"/>
       <w:cols w:space="340"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2550C9C3" w14:textId="77777777" w:rsidR="005C7B3D" w:rsidRDefault="005C7B3D">
+    <w:p w14:paraId="75BBBF1F" w14:textId="77777777" w:rsidR="001B6E7A" w:rsidRDefault="001B6E7A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27590373" w14:textId="77777777" w:rsidR="005C7B3D" w:rsidRDefault="005C7B3D"/>
+    <w:p w14:paraId="3EA006E4" w14:textId="77777777" w:rsidR="001B6E7A" w:rsidRDefault="001B6E7A"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="43D1EC03" w14:textId="77777777" w:rsidR="005C7B3D" w:rsidRDefault="005C7B3D">
+    <w:p w14:paraId="3FC31D58" w14:textId="77777777" w:rsidR="001B6E7A" w:rsidRDefault="001B6E7A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67580B40" w14:textId="77777777" w:rsidR="005C7B3D" w:rsidRDefault="005C7B3D"/>
+    <w:p w14:paraId="3B499D73" w14:textId="77777777" w:rsidR="001B6E7A" w:rsidRDefault="001B6E7A"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="22A4185B" w14:textId="77777777" w:rsidR="005C7B3D" w:rsidRDefault="005C7B3D">
+    <w:p w14:paraId="727B60DF" w14:textId="77777777" w:rsidR="001B6E7A" w:rsidRDefault="001B6E7A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -913,61 +682,61 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -1121,60 +890,60 @@
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00B21F90">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...1 lines deleted...]
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="3F220AE8">
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="3F220AE8" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 5" style="position:absolute;margin-left:0;margin-top:802.3pt;width:595.3pt;height:24.55pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" o:spid="_x0000_s1026" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCdkot2FAIAACQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2w3TdoacYqsRYYB&#10;QVsgHXqWZSk2IIuapMTOfv0o2UmKbqdhF5kiaX6897S471tFDsK6BnRBs0lKidAcqkbvCvrjdf3l&#10;lhLnma6YAi0KehSO3i8/f1p0JhdXUIOqhCVYRLu8MwWtvTd5kjhei5a5CRihMSjBtszj1e6SyrIO&#10;q7cquUrTedKBrYwFLpxD7+MQpMtYX0rB/bOUTniiCoqz+XjaeJbhTJYLlu8sM3XDxzHYP0zRskZj&#10;03OpR+YZ2dvmj1Jtwy04kH7CoU1AyoaLuANuk6UfttnWzIi4C4LjzBkm9//K8qfD1rxY4vuv0COB&#10;AZDOuNyhM+zTS9uGL05KMI4QHs+wid4Tjs6b2TydZhjiGJtm2c3tLJRJLn8b6/w3AS0JRkEt0hLR&#10;YoeN80PqKSU007BulIrUKE26gs6nszT+cI5gcaWxx2XWYPm+7McFSqiOuJeFgXJn+LrB5hvm/Auz&#10;yDHOi7r1z3hIBdgERouSGuyvv/lDPkKPUUo61ExB3c89s4IS9V0jKXfZ9XUQWbygYd97y5NX79sH&#10;QDlm+DIMj2bI9epkSgvtG8p6FbphiGmOPQtanswHPygYnwUXq1VMQjkZ5jd6a3goHWAMkL72b8ya&#10;EXePjD3BSVUs/wD/kDsQsNp7kE3kJgA7oDnijVKM7I7PJmj9/T1mXR738jcAAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBIDV6a3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqFMo&#10;gYY4FQJxQUIVperZiTc/TbyOYrdN3p7NCW67M6vZb9LNaDtxxsE3jhQsFxEIpMKZhioF+5+Pu2cQ&#10;PmgyunOECib0sMmur1KdGHehbzzvQiU4hHyiFdQh9ImUvqjRar9wPRJ7pRusDrwOlTSDvnC47eR9&#10;FMXS6ob4Q617fKuxaHcnq2C1XeelPLb2+DV9TlPTlof3vFTq9mZ8fQERcAx/xzDjMzpkzJS7Exkv&#10;OgVcJLAaR6sYxOwv1xFP+aw9PjyBzFL5v0P2CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AJ2Si3YUAgAAJAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAEgNXprfAAAACwEAAA8AAAAAAAAAAAAAAAAAbgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;">
+            <v:shape id="Text Box 5" o:spid="_x0000_s1026" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:802.3pt;width:595.3pt;height:24.55pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCdkot2FAIAACQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2w3TdoacYqsRYYB&#10;QVsgHXqWZSk2IIuapMTOfv0o2UmKbqdhF5kiaX6897S471tFDsK6BnRBs0lKidAcqkbvCvrjdf3l&#10;lhLnma6YAi0KehSO3i8/f1p0JhdXUIOqhCVYRLu8MwWtvTd5kjhei5a5CRihMSjBtszj1e6SyrIO&#10;q7cquUrTedKBrYwFLpxD7+MQpMtYX0rB/bOUTniiCoqz+XjaeJbhTJYLlu8sM3XDxzHYP0zRskZj&#10;03OpR+YZ2dvmj1Jtwy04kH7CoU1AyoaLuANuk6UfttnWzIi4C4LjzBkm9//K8qfD1rxY4vuv0COB&#10;AZDOuNyhM+zTS9uGL05KMI4QHs+wid4Tjs6b2TydZhjiGJtm2c3tLJRJLn8b6/w3AS0JRkEt0hLR&#10;YoeN80PqKSU007BulIrUKE26gs6nszT+cI5gcaWxx2XWYPm+7McFSqiOuJeFgXJn+LrB5hvm/Auz&#10;yDHOi7r1z3hIBdgERouSGuyvv/lDPkKPUUo61ExB3c89s4IS9V0jKXfZ9XUQWbygYd97y5NX79sH&#10;QDlm+DIMj2bI9epkSgvtG8p6FbphiGmOPQtanswHPygYnwUXq1VMQjkZ5jd6a3goHWAMkL72b8ya&#10;EXePjD3BSVUs/wD/kDsQsNp7kE3kJgA7oDnijVKM7I7PJmj9/T1mXR738jcAAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBIDV6a3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqFMo&#10;gYY4FQJxQUIVperZiTc/TbyOYrdN3p7NCW67M6vZb9LNaDtxxsE3jhQsFxEIpMKZhioF+5+Pu2cQ&#10;PmgyunOECib0sMmur1KdGHehbzzvQiU4hHyiFdQh9ImUvqjRar9wPRJ7pRusDrwOlTSDvnC47eR9&#10;FMXS6ob4Q617fKuxaHcnq2C1XeelPLb2+DV9TlPTlof3vFTq9mZ8fQERcAx/xzDjMzpkzJS7Exkv&#10;OgVcJLAaR6sYxOwv1xFP+aw9PjyBzFL5v0P2CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AJ2Si3YUAgAAJAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAEgNXprfAAAACwEAAA8AAAAAAAAAAAAAAAAAbgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox inset=",0,,0">
                 <w:txbxContent>
-                  <w:p w:rsidRPr="00B21F90" w:rsidR="00E261B3" w:rsidP="00B21F90" w:rsidRDefault="00E261B3" w14:paraId="09E77742" w14:textId="77777777">
+                  <w:p w14:paraId="3E3ACDE0" w14:textId="77777777" w:rsidR="00E261B3" w:rsidRPr="00B21F90" w:rsidRDefault="00E261B3" w:rsidP="00B21F90">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00B21F90">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
@@ -1248,60 +1017,60 @@
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00B21F90">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...1 lines deleted...]
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="36861015">
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="36861015" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 6" style="position:absolute;margin-left:0;margin-top:802.35pt;width:595.3pt;height:24.55pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;FirstPage&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" o:spid="_x0000_s1027" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDqG+r9FgIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Li2EkEy4GbwEWB&#10;IAngFDnTFGkRoLgsSVtyv75Lyi+kPRW9UMvd1T5mhrP7vtVkJ5xXYCpajHJKhOFQK7Op6I+35Zdb&#10;SnxgpmYajKjoXnh6P//8adbZUlxBA7oWjmAR48vOVrQJwZZZ5nkjWuZHYIXBoATXsoBXt8lqxzqs&#10;3ursKs+nWQeutg648B69j0OQzlN9KQUPL1J6EYiuKM4W0unSuY5nNp+xcuOYbRQ/jMH+YYqWKYNN&#10;T6UeWWBk69QfpVrFHXiQYcShzUBKxUXaAbcp8g/brBpmRdoFwfH2BJP/f2X5825lXx0J/VfokcAI&#10;SGd96dEZ9+mla+MXJyUYRwj3J9hEHwhH581kmo8LDHGMjYvi5nYSy2Tnv63z4ZuAlkSjog5pSWix&#10;3ZMPQ+oxJTYzsFRaJ2q0IV1Fp+NJnn44RbC4NtjjPGu0Qr/uiaov9lhDvcf1HAzMe8uXCmd4Yj68&#10;ModU49go3/CCh9SAveBgUdKA+/U3f8xHBjBKSYfSqaj/uWVOUKK/G+Tmrri+jlpLFzTcpXd99Jpt&#10;+wCoygIfiOXJjLlBH03poH1HdS9iNwwxw7FnRddH8yEMQsbXwcVikZJQVZaFJ7OyPJaOaEZk3/p3&#10;5uwB/oDEPcNRXKz8wMKQO/Cw2AaQKlEU8R3QPMCOikwkH15PlPzlPWWd3/j8NwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAC+QSJfgAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IfQdrK3Gj&#10;dksJbRqnqkBckBCioJ6dePPTxOsodtvk7XFOcNyZ0ew3yX4wLbti72pLEpYLAQwpt7qmUsLP99vD&#10;BpjzirRqLaGEER3s09ldomJtb/SF16MvWSghFysJlfddzLnLKzTKLWyHFLzC9kb5cPYl1726hXLT&#10;8pUQETeqpvChUh2+VJg3x4uRsP7cZgU/N+b8Mb6PY90Up9eskPJ+Phx2wDwO/i8ME35AhzQwZfZC&#10;2rFWQhjigxqJ9TOwyV9uRQQsm7Snxw3wNOH/N6S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAOob6v0WAgAAKwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAC+QSJfgAAAACwEAAA8AAAAAAAAAAAAAAAAAcAQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;">
+            <v:shape id="Text Box 6" o:spid="_x0000_s1027" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;FirstPage&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:802.35pt;width:595.3pt;height:24.55pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDqG+r9FgIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Li2EkEy4GbwEWB&#10;IAngFDnTFGkRoLgsSVtyv75Lyi+kPRW9UMvd1T5mhrP7vtVkJ5xXYCpajHJKhOFQK7Op6I+35Zdb&#10;SnxgpmYajKjoXnh6P//8adbZUlxBA7oWjmAR48vOVrQJwZZZ5nkjWuZHYIXBoATXsoBXt8lqxzqs&#10;3ursKs+nWQeutg648B69j0OQzlN9KQUPL1J6EYiuKM4W0unSuY5nNp+xcuOYbRQ/jMH+YYqWKYNN&#10;T6UeWWBk69QfpVrFHXiQYcShzUBKxUXaAbcp8g/brBpmRdoFwfH2BJP/f2X5825lXx0J/VfokcAI&#10;SGd96dEZ9+mla+MXJyUYRwj3J9hEHwhH581kmo8LDHGMjYvi5nYSy2Tnv63z4ZuAlkSjog5pSWix&#10;3ZMPQ+oxJTYzsFRaJ2q0IV1Fp+NJnn44RbC4NtjjPGu0Qr/uiaov9lhDvcf1HAzMe8uXCmd4Yj68&#10;ModU49go3/CCh9SAveBgUdKA+/U3f8xHBjBKSYfSqaj/uWVOUKK/G+Tmrri+jlpLFzTcpXd99Jpt&#10;+wCoygIfiOXJjLlBH03poH1HdS9iNwwxw7FnRddH8yEMQsbXwcVikZJQVZaFJ7OyPJaOaEZk3/p3&#10;5uwB/oDEPcNRXKz8wMKQO/Cw2AaQKlEU8R3QPMCOikwkH15PlPzlPWWd3/j8NwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAC+QSJfgAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IfQdrK3Gj&#10;dksJbRqnqkBckBCioJ6dePPTxOsodtvk7XFOcNyZ0ew3yX4wLbti72pLEpYLAQwpt7qmUsLP99vD&#10;BpjzirRqLaGEER3s09ldomJtb/SF16MvWSghFysJlfddzLnLKzTKLWyHFLzC9kb5cPYl1726hXLT&#10;8pUQETeqpvChUh2+VJg3x4uRsP7cZgU/N+b8Mb6PY90Up9eskPJ+Phx2wDwO/i8ME35AhzQwZfZC&#10;2rFWQhjigxqJ9TOwyV9uRQQsm7Snxw3wNOH/N6S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAOob6v0WAgAAKwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAC+QSJfgAAAACwEAAA8AAAAAAAAAAAAAAAAAcAQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox inset=",0,,0">
                 <w:txbxContent>
-                  <w:p w:rsidRPr="00B21F90" w:rsidR="00E261B3" w:rsidP="00B21F90" w:rsidRDefault="00E261B3" w14:paraId="08CE8BEA" w14:textId="77777777">
+                  <w:p w14:paraId="14CB6103" w14:textId="77777777" w:rsidR="00E261B3" w:rsidRPr="00B21F90" w:rsidRDefault="00E261B3" w:rsidP="00B21F90">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00B21F90">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
@@ -1375,112 +1144,112 @@
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00FD4B96">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...1 lines deleted...]
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="6A740313">
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6A740313" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 1" style="position:absolute;margin-left:0;margin-top:802.3pt;width:595.3pt;height:24.55pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:2,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" o:spid="_x0000_s1028" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7jRm/GAIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU99v2jAQfp+0/8Hy+0gChbYRoWKtmCah&#10;thKd+mwcm0RyfJ5tSNhfv7NDoOr2VPXFOd9d7sf3fZ7fdY0iB2FdDbqg2SilRGgOZa13Bf31svp2&#10;Q4nzTJdMgRYFPQpH7xZfv8xbk4sxVKBKYQkW0S5vTUEr702eJI5XomFuBEZoDEqwDfN4tbuktKzF&#10;6o1Kxmk6S1qwpbHAhXPofeiDdBHrSym4f5LSCU9UQXE2H08bz204k8Wc5TvLTFXz0xjsA1M0rNbY&#10;9FzqgXlG9rb+p1RTcwsOpB9xaBKQsuYi7oDbZOm7bTYVMyLuguA4c4bJfV5Z/njYmGdLfPcdOiQw&#10;ANIalzt0hn06aZvwxUkJxhHC4xk20XnC0Xk9naWTDEMcY5Msu76ZhjLJ5W9jnf8hoCHBKKhFWiJa&#10;7LB2vk8dUkIzDataqUiN0qQt6GwyTeMP5wgWVxp7XGYNlu+2HanLgo6HPbZQHnE9Cz3zzvBVjTOs&#10;mfPPzCLVODbK1z/hIRVgLzhZlFRg//zPH/KRAYxS0qJ0Cup+75kVlKifGrm5za6ugtbiBQ371rsd&#10;vHrf3AOqMsMHYng0Q65XgyktNK+o7mXohiGmOfYs6HYw730vZHwdXCyXMQlVZZhf643hoXRAMyD7&#10;0r0ya07weyTuEQZxsfwdC31uz8Ny70HWkaKAb4/mCXZUZCT59HqC5N/eY9bljS/+AgAA//8DAFBL&#10;AwQUAAYACAAAACEASA1emt8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI&#10;3KhTKIGGOBUCcUFCFaXq2Yk3P028jmK3Td6ezQluuzOr2W/SzWg7ccbBN44ULBcRCKTCmYYqBfuf&#10;j7tnED5oMrpzhAom9LDJrq9SnRh3oW8870IlOIR8ohXUIfSJlL6o0Wq/cD0Se6UbrA68DpU0g75w&#10;uO3kfRTF0uqG+EOte3yrsWh3J6tgtV3npTy29vg1fU5T05aH97xU6vZmfH0BEXAMf8cw4zM6ZMyU&#10;uxMZLzoFXCSwGkerGMTsL9cRT/msPT48gcxS+b9D9gsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQC7jRm/GAIAACsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQBIDV6a3wAAAAsBAAAPAAAAAAAAAAAAAAAAAHIEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;">
+            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:2,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:802.3pt;width:595.3pt;height:24.55pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7jRm/GAIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU99v2jAQfp+0/8Hy+0gChbYRoWKtmCah&#10;thKd+mwcm0RyfJ5tSNhfv7NDoOr2VPXFOd9d7sf3fZ7fdY0iB2FdDbqg2SilRGgOZa13Bf31svp2&#10;Q4nzTJdMgRYFPQpH7xZfv8xbk4sxVKBKYQkW0S5vTUEr702eJI5XomFuBEZoDEqwDfN4tbuktKzF&#10;6o1Kxmk6S1qwpbHAhXPofeiDdBHrSym4f5LSCU9UQXE2H08bz204k8Wc5TvLTFXz0xjsA1M0rNbY&#10;9FzqgXlG9rb+p1RTcwsOpB9xaBKQsuYi7oDbZOm7bTYVMyLuguA4c4bJfV5Z/njYmGdLfPcdOiQw&#10;ANIalzt0hn06aZvwxUkJxhHC4xk20XnC0Xk9naWTDEMcY5Msu76ZhjLJ5W9jnf8hoCHBKKhFWiJa&#10;7LB2vk8dUkIzDataqUiN0qQt6GwyTeMP5wgWVxp7XGYNlu+2HanLgo6HPbZQHnE9Cz3zzvBVjTOs&#10;mfPPzCLVODbK1z/hIRVgLzhZlFRg//zPH/KRAYxS0qJ0Cup+75kVlKifGrm5za6ugtbiBQ371rsd&#10;vHrf3AOqMsMHYng0Q65XgyktNK+o7mXohiGmOfYs6HYw730vZHwdXCyXMQlVZZhf643hoXRAMyD7&#10;0r0ya07weyTuEQZxsfwdC31uz8Ny70HWkaKAb4/mCXZUZCT59HqC5N/eY9bljS/+AgAA//8DAFBL&#10;AwQUAAYACAAAACEASA1emt8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI&#10;3KhTKIGGOBUCcUFCFaXq2Yk3P028jmK3Td6ezQluuzOr2W/SzWg7ccbBN44ULBcRCKTCmYYqBfuf&#10;j7tnED5oMrpzhAom9LDJrq9SnRh3oW8870IlOIR8ohXUIfSJlL6o0Wq/cD0Se6UbrA68DpU0g75w&#10;uO3kfRTF0uqG+EOte3yrsWh3J6tgtV3npTy29vg1fU5T05aH97xU6vZmfH0BEXAMf8cw4zM6ZMyU&#10;uxMZLzoFXCSwGkerGMTsL9cRT/msPT48gcxS+b9D9gsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQC7jRm/GAIAACsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQBIDV6a3wAAAAsBAAAPAAAAAAAAAAAAAAAAAHIEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox inset=",0,,0">
                 <w:txbxContent>
-                  <w:p w:rsidRPr="00FD4B96" w:rsidR="00FD4B96" w:rsidP="00FD4B96" w:rsidRDefault="00FD4B96" w14:paraId="75F360E3" w14:textId="0123A9BE">
+                  <w:p w14:paraId="3FD22A73" w14:textId="0123A9BE" w:rsidR="00FD4B96" w:rsidRPr="00FD4B96" w:rsidRDefault="00FD4B96" w:rsidP="00FD4B96">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00FD4B96">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="38F39CEC" w14:textId="77777777" w:rsidR="005C7B3D" w:rsidRDefault="005C7B3D" w:rsidP="00207717">
+    <w:p w14:paraId="1F2C8529" w14:textId="77777777" w:rsidR="001B6E7A" w:rsidRDefault="001B6E7A" w:rsidP="00207717">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1742A719" w14:textId="77777777" w:rsidR="005C7B3D" w:rsidRDefault="005C7B3D">
+    <w:p w14:paraId="4FE9B607" w14:textId="77777777" w:rsidR="001B6E7A" w:rsidRDefault="001B6E7A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="731121C0" w14:textId="77777777" w:rsidR="005C7B3D" w:rsidRDefault="005C7B3D"/>
+    <w:p w14:paraId="53F911DE" w14:textId="77777777" w:rsidR="001B6E7A" w:rsidRDefault="001B6E7A"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="492F7F2E" w14:textId="77777777" w:rsidR="005C7B3D" w:rsidRDefault="005C7B3D">
+    <w:p w14:paraId="5535CC23" w14:textId="77777777" w:rsidR="001B6E7A" w:rsidRDefault="001B6E7A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="01F10682" w14:textId="77777777" w:rsidR="000909DC" w:rsidRDefault="000909DC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2DD6DCE3" w14:textId="77777777" w:rsidR="000909DC" w:rsidRDefault="000909DC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
@@ -4094,50 +3863,51 @@
     <w:rsid w:val="000154FD"/>
     <w:rsid w:val="00022271"/>
     <w:rsid w:val="000235E8"/>
     <w:rsid w:val="00024D89"/>
     <w:rsid w:val="000250B6"/>
     <w:rsid w:val="00033D81"/>
     <w:rsid w:val="00037366"/>
     <w:rsid w:val="00041BF0"/>
     <w:rsid w:val="00042C8A"/>
     <w:rsid w:val="0004536B"/>
     <w:rsid w:val="00046B68"/>
     <w:rsid w:val="000527DD"/>
     <w:rsid w:val="000578B2"/>
     <w:rsid w:val="00060959"/>
     <w:rsid w:val="00060C8F"/>
     <w:rsid w:val="0006298A"/>
     <w:rsid w:val="000643BD"/>
     <w:rsid w:val="000663CD"/>
     <w:rsid w:val="000733FE"/>
     <w:rsid w:val="00074219"/>
     <w:rsid w:val="00074ED5"/>
     <w:rsid w:val="0008508E"/>
     <w:rsid w:val="00086557"/>
     <w:rsid w:val="00087951"/>
     <w:rsid w:val="0009050A"/>
+    <w:rsid w:val="000906C2"/>
     <w:rsid w:val="000909DC"/>
     <w:rsid w:val="0009113B"/>
     <w:rsid w:val="00093402"/>
     <w:rsid w:val="00094DA3"/>
     <w:rsid w:val="00096CD1"/>
     <w:rsid w:val="000A012C"/>
     <w:rsid w:val="000A0EB9"/>
     <w:rsid w:val="000A186C"/>
     <w:rsid w:val="000A1EA4"/>
     <w:rsid w:val="000A2476"/>
     <w:rsid w:val="000A641A"/>
     <w:rsid w:val="000B2117"/>
     <w:rsid w:val="000B3EDB"/>
     <w:rsid w:val="000B543D"/>
     <w:rsid w:val="000B55F9"/>
     <w:rsid w:val="000B5BF7"/>
     <w:rsid w:val="000B6BC8"/>
     <w:rsid w:val="000C0303"/>
     <w:rsid w:val="000C42EA"/>
     <w:rsid w:val="000C4546"/>
     <w:rsid w:val="000D1242"/>
     <w:rsid w:val="000E0970"/>
     <w:rsid w:val="000E3CC7"/>
     <w:rsid w:val="000E6BD4"/>
     <w:rsid w:val="000E6D6D"/>
@@ -4167,50 +3937,51 @@
     <w:rsid w:val="00161AA0"/>
     <w:rsid w:val="00161D2E"/>
     <w:rsid w:val="00161F3E"/>
     <w:rsid w:val="00162093"/>
     <w:rsid w:val="00162CA9"/>
     <w:rsid w:val="00165459"/>
     <w:rsid w:val="00165A57"/>
     <w:rsid w:val="001712C2"/>
     <w:rsid w:val="00172BAF"/>
     <w:rsid w:val="0017674D"/>
     <w:rsid w:val="001771DD"/>
     <w:rsid w:val="00177995"/>
     <w:rsid w:val="00177A8C"/>
     <w:rsid w:val="00186B33"/>
     <w:rsid w:val="00192F9D"/>
     <w:rsid w:val="00196EB8"/>
     <w:rsid w:val="00196EFB"/>
     <w:rsid w:val="001979FF"/>
     <w:rsid w:val="00197B17"/>
     <w:rsid w:val="001A1950"/>
     <w:rsid w:val="001A1C54"/>
     <w:rsid w:val="001A202A"/>
     <w:rsid w:val="001A3ACE"/>
     <w:rsid w:val="001B058F"/>
     <w:rsid w:val="001B6B96"/>
+    <w:rsid w:val="001B6E7A"/>
     <w:rsid w:val="001B7228"/>
     <w:rsid w:val="001B738B"/>
     <w:rsid w:val="001C09DB"/>
     <w:rsid w:val="001C277E"/>
     <w:rsid w:val="001C2A72"/>
     <w:rsid w:val="001C31B7"/>
     <w:rsid w:val="001D0B75"/>
     <w:rsid w:val="001D39A5"/>
     <w:rsid w:val="001D3C09"/>
     <w:rsid w:val="001D44E8"/>
     <w:rsid w:val="001D60EC"/>
     <w:rsid w:val="001D6F59"/>
     <w:rsid w:val="001E44DF"/>
     <w:rsid w:val="001E68A5"/>
     <w:rsid w:val="001E6BB0"/>
     <w:rsid w:val="001E7282"/>
     <w:rsid w:val="001F3826"/>
     <w:rsid w:val="001F6E46"/>
     <w:rsid w:val="001F7C91"/>
     <w:rsid w:val="002033B7"/>
     <w:rsid w:val="00206463"/>
     <w:rsid w:val="00206F2F"/>
     <w:rsid w:val="00207717"/>
     <w:rsid w:val="0021053D"/>
     <w:rsid w:val="00210A92"/>
@@ -4319,50 +4090,51 @@
     <w:rsid w:val="003C08A2"/>
     <w:rsid w:val="003C2045"/>
     <w:rsid w:val="003C43A1"/>
     <w:rsid w:val="003C4FC0"/>
     <w:rsid w:val="003C55F4"/>
     <w:rsid w:val="003C7897"/>
     <w:rsid w:val="003C7A3F"/>
     <w:rsid w:val="003D2766"/>
     <w:rsid w:val="003D2A74"/>
     <w:rsid w:val="003D3E8F"/>
     <w:rsid w:val="003D6475"/>
     <w:rsid w:val="003D6EE6"/>
     <w:rsid w:val="003D7000"/>
     <w:rsid w:val="003D7E30"/>
     <w:rsid w:val="003E375C"/>
     <w:rsid w:val="003E4086"/>
     <w:rsid w:val="003E639E"/>
     <w:rsid w:val="003E71E5"/>
     <w:rsid w:val="003F0445"/>
     <w:rsid w:val="003F0CF0"/>
     <w:rsid w:val="003F14B1"/>
     <w:rsid w:val="003F2B20"/>
     <w:rsid w:val="003F3289"/>
     <w:rsid w:val="003F3C62"/>
     <w:rsid w:val="003F5CB9"/>
+    <w:rsid w:val="003F6D3A"/>
     <w:rsid w:val="004013C7"/>
     <w:rsid w:val="00401FCF"/>
     <w:rsid w:val="00406157"/>
     <w:rsid w:val="00406285"/>
     <w:rsid w:val="004148F9"/>
     <w:rsid w:val="0042084E"/>
     <w:rsid w:val="00421EEF"/>
     <w:rsid w:val="00424D65"/>
     <w:rsid w:val="00430393"/>
     <w:rsid w:val="00431806"/>
     <w:rsid w:val="004350F9"/>
     <w:rsid w:val="00437AC5"/>
     <w:rsid w:val="00442C6C"/>
     <w:rsid w:val="00443CBE"/>
     <w:rsid w:val="00443E8A"/>
     <w:rsid w:val="004441BC"/>
     <w:rsid w:val="004468B4"/>
     <w:rsid w:val="0045230A"/>
     <w:rsid w:val="00454AD0"/>
     <w:rsid w:val="00457337"/>
     <w:rsid w:val="00462E3D"/>
     <w:rsid w:val="0046440A"/>
     <w:rsid w:val="00466E79"/>
     <w:rsid w:val="00470D7D"/>
     <w:rsid w:val="0047372D"/>
@@ -4397,146 +4169,149 @@
     <w:rsid w:val="004D1B22"/>
     <w:rsid w:val="004D23CC"/>
     <w:rsid w:val="004D36F2"/>
     <w:rsid w:val="004E1106"/>
     <w:rsid w:val="004E138F"/>
     <w:rsid w:val="004E4649"/>
     <w:rsid w:val="004E4A7E"/>
     <w:rsid w:val="004E5C2B"/>
     <w:rsid w:val="004F00DD"/>
     <w:rsid w:val="004F0909"/>
     <w:rsid w:val="004F2133"/>
     <w:rsid w:val="004F5398"/>
     <w:rsid w:val="004F55F1"/>
     <w:rsid w:val="004F6936"/>
     <w:rsid w:val="004F7B35"/>
     <w:rsid w:val="00503DC6"/>
     <w:rsid w:val="00506F5D"/>
     <w:rsid w:val="00510C37"/>
     <w:rsid w:val="005126D0"/>
     <w:rsid w:val="00513109"/>
     <w:rsid w:val="00514667"/>
     <w:rsid w:val="0051568D"/>
     <w:rsid w:val="00526AC7"/>
     <w:rsid w:val="00526C15"/>
     <w:rsid w:val="00536499"/>
+    <w:rsid w:val="00537A2B"/>
     <w:rsid w:val="00542A03"/>
     <w:rsid w:val="00543903"/>
     <w:rsid w:val="00543F11"/>
     <w:rsid w:val="00546305"/>
     <w:rsid w:val="00547A95"/>
     <w:rsid w:val="0055119B"/>
     <w:rsid w:val="00561202"/>
     <w:rsid w:val="005613D3"/>
     <w:rsid w:val="00572031"/>
     <w:rsid w:val="00572282"/>
     <w:rsid w:val="00573CE3"/>
     <w:rsid w:val="00576E84"/>
     <w:rsid w:val="00580394"/>
     <w:rsid w:val="005809CD"/>
     <w:rsid w:val="00582B8C"/>
     <w:rsid w:val="0058757E"/>
     <w:rsid w:val="00593A99"/>
     <w:rsid w:val="00596A4B"/>
     <w:rsid w:val="00597507"/>
     <w:rsid w:val="005A0FB0"/>
     <w:rsid w:val="005A2AF8"/>
     <w:rsid w:val="005A479D"/>
     <w:rsid w:val="005B1C6D"/>
     <w:rsid w:val="005B21B6"/>
     <w:rsid w:val="005B3A08"/>
     <w:rsid w:val="005B7A63"/>
     <w:rsid w:val="005C0955"/>
     <w:rsid w:val="005C49DA"/>
     <w:rsid w:val="005C50F3"/>
     <w:rsid w:val="005C54B5"/>
     <w:rsid w:val="005C5D80"/>
     <w:rsid w:val="005C5D91"/>
-    <w:rsid w:val="005C7B3D"/>
     <w:rsid w:val="005D07B8"/>
     <w:rsid w:val="005D1125"/>
     <w:rsid w:val="005D6597"/>
     <w:rsid w:val="005E14E7"/>
     <w:rsid w:val="005E26A3"/>
     <w:rsid w:val="005E2ECB"/>
     <w:rsid w:val="005E447E"/>
     <w:rsid w:val="005E4FD1"/>
     <w:rsid w:val="005F0775"/>
     <w:rsid w:val="005F0CF5"/>
     <w:rsid w:val="005F21EB"/>
     <w:rsid w:val="005F64CF"/>
     <w:rsid w:val="006041AD"/>
     <w:rsid w:val="00605908"/>
     <w:rsid w:val="00607850"/>
     <w:rsid w:val="00610D7C"/>
     <w:rsid w:val="00613414"/>
     <w:rsid w:val="00620154"/>
     <w:rsid w:val="0062408D"/>
+    <w:rsid w:val="006240AB"/>
     <w:rsid w:val="006240CC"/>
     <w:rsid w:val="00624940"/>
     <w:rsid w:val="006254F8"/>
     <w:rsid w:val="00627DA7"/>
     <w:rsid w:val="00630DA4"/>
     <w:rsid w:val="0063150A"/>
     <w:rsid w:val="00631CD4"/>
     <w:rsid w:val="00632597"/>
     <w:rsid w:val="00633DAB"/>
     <w:rsid w:val="00634D13"/>
     <w:rsid w:val="006358B4"/>
     <w:rsid w:val="00641724"/>
     <w:rsid w:val="006419AA"/>
     <w:rsid w:val="00644B1F"/>
     <w:rsid w:val="00644B7E"/>
     <w:rsid w:val="006454E6"/>
     <w:rsid w:val="00646235"/>
     <w:rsid w:val="00646A68"/>
     <w:rsid w:val="006505BD"/>
     <w:rsid w:val="006508EA"/>
     <w:rsid w:val="0065092E"/>
     <w:rsid w:val="006557A7"/>
     <w:rsid w:val="00656290"/>
     <w:rsid w:val="006601C9"/>
+    <w:rsid w:val="006602E5"/>
     <w:rsid w:val="006608D8"/>
     <w:rsid w:val="006621D7"/>
     <w:rsid w:val="0066302A"/>
     <w:rsid w:val="00667770"/>
     <w:rsid w:val="00670597"/>
     <w:rsid w:val="006706D0"/>
     <w:rsid w:val="00677574"/>
     <w:rsid w:val="00683878"/>
     <w:rsid w:val="0068454C"/>
     <w:rsid w:val="006904D5"/>
     <w:rsid w:val="00691B62"/>
     <w:rsid w:val="006933B5"/>
     <w:rsid w:val="00693D14"/>
     <w:rsid w:val="00695A93"/>
     <w:rsid w:val="00696F27"/>
     <w:rsid w:val="006A18C2"/>
     <w:rsid w:val="006A3383"/>
     <w:rsid w:val="006B077C"/>
     <w:rsid w:val="006B16AF"/>
     <w:rsid w:val="006B6803"/>
+    <w:rsid w:val="006C6EF2"/>
     <w:rsid w:val="006D0F16"/>
     <w:rsid w:val="006D2A3F"/>
     <w:rsid w:val="006D2FBC"/>
     <w:rsid w:val="006E138B"/>
     <w:rsid w:val="006E1867"/>
     <w:rsid w:val="006F0330"/>
     <w:rsid w:val="006F1FDC"/>
     <w:rsid w:val="006F6B8C"/>
     <w:rsid w:val="007013EF"/>
     <w:rsid w:val="007055BD"/>
     <w:rsid w:val="007173CA"/>
     <w:rsid w:val="007216AA"/>
     <w:rsid w:val="00721AB5"/>
     <w:rsid w:val="00721CFB"/>
     <w:rsid w:val="00721DEF"/>
     <w:rsid w:val="00724A43"/>
     <w:rsid w:val="007273AC"/>
     <w:rsid w:val="00731AD4"/>
     <w:rsid w:val="007346E4"/>
     <w:rsid w:val="00740F22"/>
     <w:rsid w:val="00741977"/>
     <w:rsid w:val="00741CF0"/>
     <w:rsid w:val="00741F1A"/>
     <w:rsid w:val="00743A2C"/>
     <w:rsid w:val="007447DA"/>
@@ -4546,87 +4321,89 @@
     <w:rsid w:val="00750EC2"/>
     <w:rsid w:val="00752B28"/>
     <w:rsid w:val="007541A9"/>
     <w:rsid w:val="00754E36"/>
     <w:rsid w:val="007622DB"/>
     <w:rsid w:val="00763139"/>
     <w:rsid w:val="00765879"/>
     <w:rsid w:val="00766F80"/>
     <w:rsid w:val="00770F37"/>
     <w:rsid w:val="007711A0"/>
     <w:rsid w:val="00772D5E"/>
     <w:rsid w:val="0077463E"/>
     <w:rsid w:val="00776928"/>
     <w:rsid w:val="00776E0F"/>
     <w:rsid w:val="007774B1"/>
     <w:rsid w:val="00777BE1"/>
     <w:rsid w:val="007833D8"/>
     <w:rsid w:val="00785677"/>
     <w:rsid w:val="00786F16"/>
     <w:rsid w:val="00791BD7"/>
     <w:rsid w:val="007933F7"/>
     <w:rsid w:val="00796E20"/>
     <w:rsid w:val="00797C32"/>
     <w:rsid w:val="00797C3E"/>
     <w:rsid w:val="007A11E8"/>
+    <w:rsid w:val="007A1E00"/>
     <w:rsid w:val="007A2468"/>
     <w:rsid w:val="007B0914"/>
     <w:rsid w:val="007B1374"/>
     <w:rsid w:val="007B32E5"/>
     <w:rsid w:val="007B3DB9"/>
     <w:rsid w:val="007B589F"/>
     <w:rsid w:val="007B6186"/>
     <w:rsid w:val="007B73BC"/>
     <w:rsid w:val="007C1838"/>
     <w:rsid w:val="007C20B9"/>
     <w:rsid w:val="007C7301"/>
     <w:rsid w:val="007C7859"/>
     <w:rsid w:val="007C7F28"/>
     <w:rsid w:val="007D1466"/>
     <w:rsid w:val="007D2BDE"/>
     <w:rsid w:val="007D2FB6"/>
     <w:rsid w:val="007D49EB"/>
     <w:rsid w:val="007D5E1C"/>
     <w:rsid w:val="007E0DE2"/>
     <w:rsid w:val="007E3B98"/>
     <w:rsid w:val="007E417A"/>
     <w:rsid w:val="007F31B6"/>
     <w:rsid w:val="007F546C"/>
     <w:rsid w:val="007F625F"/>
     <w:rsid w:val="007F665E"/>
     <w:rsid w:val="00800412"/>
     <w:rsid w:val="0080587B"/>
     <w:rsid w:val="00806468"/>
     <w:rsid w:val="008119CA"/>
     <w:rsid w:val="00811BBF"/>
     <w:rsid w:val="008130C4"/>
     <w:rsid w:val="008155F0"/>
     <w:rsid w:val="00816735"/>
     <w:rsid w:val="00820141"/>
     <w:rsid w:val="00820E0C"/>
     <w:rsid w:val="00823275"/>
     <w:rsid w:val="0082366F"/>
+    <w:rsid w:val="0082489C"/>
     <w:rsid w:val="008269FC"/>
     <w:rsid w:val="008338A2"/>
     <w:rsid w:val="00841AA9"/>
     <w:rsid w:val="008474FE"/>
     <w:rsid w:val="0085232E"/>
     <w:rsid w:val="00853EE4"/>
     <w:rsid w:val="00855535"/>
     <w:rsid w:val="00857C5A"/>
     <w:rsid w:val="0086255E"/>
     <w:rsid w:val="008633F0"/>
     <w:rsid w:val="00867D9D"/>
     <w:rsid w:val="00871285"/>
     <w:rsid w:val="00872C54"/>
     <w:rsid w:val="00872E0A"/>
     <w:rsid w:val="00873594"/>
     <w:rsid w:val="00875285"/>
     <w:rsid w:val="00884B62"/>
     <w:rsid w:val="0088529C"/>
     <w:rsid w:val="00887903"/>
     <w:rsid w:val="0089270A"/>
     <w:rsid w:val="00893AF6"/>
     <w:rsid w:val="00893FE3"/>
     <w:rsid w:val="00894BC4"/>
     <w:rsid w:val="008A28A8"/>
     <w:rsid w:val="008A5B32"/>
@@ -4730,104 +4507,108 @@
     <w:rsid w:val="009F7B78"/>
     <w:rsid w:val="009F7CC2"/>
     <w:rsid w:val="00A0057A"/>
     <w:rsid w:val="00A02FA1"/>
     <w:rsid w:val="00A04CCE"/>
     <w:rsid w:val="00A07421"/>
     <w:rsid w:val="00A0776B"/>
     <w:rsid w:val="00A10FB9"/>
     <w:rsid w:val="00A11421"/>
     <w:rsid w:val="00A11FD8"/>
     <w:rsid w:val="00A1389F"/>
     <w:rsid w:val="00A14996"/>
     <w:rsid w:val="00A157B1"/>
     <w:rsid w:val="00A20C09"/>
     <w:rsid w:val="00A22229"/>
     <w:rsid w:val="00A24442"/>
     <w:rsid w:val="00A24580"/>
     <w:rsid w:val="00A252B9"/>
     <w:rsid w:val="00A32577"/>
     <w:rsid w:val="00A330BB"/>
     <w:rsid w:val="00A34ACD"/>
     <w:rsid w:val="00A44882"/>
     <w:rsid w:val="00A45125"/>
     <w:rsid w:val="00A513A9"/>
     <w:rsid w:val="00A54715"/>
+    <w:rsid w:val="00A57ECB"/>
     <w:rsid w:val="00A6061C"/>
+    <w:rsid w:val="00A60993"/>
     <w:rsid w:val="00A62D44"/>
     <w:rsid w:val="00A67263"/>
     <w:rsid w:val="00A7161C"/>
     <w:rsid w:val="00A77AA3"/>
     <w:rsid w:val="00A8236D"/>
     <w:rsid w:val="00A854EB"/>
     <w:rsid w:val="00A872E5"/>
     <w:rsid w:val="00A91406"/>
     <w:rsid w:val="00A96E65"/>
     <w:rsid w:val="00A96ECE"/>
     <w:rsid w:val="00A97C72"/>
     <w:rsid w:val="00AA310B"/>
     <w:rsid w:val="00AA63D4"/>
     <w:rsid w:val="00AB06E8"/>
     <w:rsid w:val="00AB1A4F"/>
     <w:rsid w:val="00AB1CD3"/>
     <w:rsid w:val="00AB352F"/>
     <w:rsid w:val="00AB3CC2"/>
     <w:rsid w:val="00AC274B"/>
     <w:rsid w:val="00AC4764"/>
     <w:rsid w:val="00AC6D36"/>
     <w:rsid w:val="00AD0CBA"/>
     <w:rsid w:val="00AD26E2"/>
+    <w:rsid w:val="00AD591F"/>
     <w:rsid w:val="00AD784C"/>
     <w:rsid w:val="00AE126A"/>
     <w:rsid w:val="00AE1BAE"/>
     <w:rsid w:val="00AE3005"/>
     <w:rsid w:val="00AE3BD5"/>
     <w:rsid w:val="00AE59A0"/>
     <w:rsid w:val="00AE7145"/>
     <w:rsid w:val="00AF0C57"/>
     <w:rsid w:val="00AF26F3"/>
     <w:rsid w:val="00AF3E17"/>
     <w:rsid w:val="00AF5F04"/>
     <w:rsid w:val="00B00672"/>
     <w:rsid w:val="00B01B4D"/>
     <w:rsid w:val="00B04489"/>
     <w:rsid w:val="00B06571"/>
     <w:rsid w:val="00B068BA"/>
     <w:rsid w:val="00B07217"/>
     <w:rsid w:val="00B13851"/>
     <w:rsid w:val="00B13B1C"/>
     <w:rsid w:val="00B14B5F"/>
     <w:rsid w:val="00B21F90"/>
     <w:rsid w:val="00B22291"/>
     <w:rsid w:val="00B23F9A"/>
     <w:rsid w:val="00B2417B"/>
     <w:rsid w:val="00B24E6F"/>
     <w:rsid w:val="00B26CB5"/>
     <w:rsid w:val="00B2752E"/>
     <w:rsid w:val="00B307CC"/>
     <w:rsid w:val="00B326B7"/>
     <w:rsid w:val="00B3588E"/>
+    <w:rsid w:val="00B40FC1"/>
     <w:rsid w:val="00B4198F"/>
     <w:rsid w:val="00B41F3D"/>
     <w:rsid w:val="00B431E8"/>
     <w:rsid w:val="00B45141"/>
     <w:rsid w:val="00B519CD"/>
     <w:rsid w:val="00B5273A"/>
     <w:rsid w:val="00B57329"/>
     <w:rsid w:val="00B60E61"/>
     <w:rsid w:val="00B62B50"/>
     <w:rsid w:val="00B635B7"/>
     <w:rsid w:val="00B63AE8"/>
     <w:rsid w:val="00B65950"/>
     <w:rsid w:val="00B66D83"/>
     <w:rsid w:val="00B672C0"/>
     <w:rsid w:val="00B676FD"/>
     <w:rsid w:val="00B678B6"/>
     <w:rsid w:val="00B706E8"/>
     <w:rsid w:val="00B75646"/>
     <w:rsid w:val="00B7629E"/>
     <w:rsid w:val="00B90729"/>
     <w:rsid w:val="00B907DA"/>
     <w:rsid w:val="00B91FFE"/>
     <w:rsid w:val="00B950BC"/>
     <w:rsid w:val="00B95AB9"/>
     <w:rsid w:val="00B9714C"/>
@@ -4849,83 +4630,84 @@
     <w:rsid w:val="00BE5E43"/>
     <w:rsid w:val="00BF557D"/>
     <w:rsid w:val="00BF7F58"/>
     <w:rsid w:val="00C01381"/>
     <w:rsid w:val="00C01AB1"/>
     <w:rsid w:val="00C026A0"/>
     <w:rsid w:val="00C03EA4"/>
     <w:rsid w:val="00C04F42"/>
     <w:rsid w:val="00C06137"/>
     <w:rsid w:val="00C06929"/>
     <w:rsid w:val="00C079B8"/>
     <w:rsid w:val="00C10037"/>
     <w:rsid w:val="00C123EA"/>
     <w:rsid w:val="00C12A49"/>
     <w:rsid w:val="00C133EE"/>
     <w:rsid w:val="00C149D0"/>
     <w:rsid w:val="00C231A0"/>
     <w:rsid w:val="00C26588"/>
     <w:rsid w:val="00C26865"/>
     <w:rsid w:val="00C27DE9"/>
     <w:rsid w:val="00C32989"/>
     <w:rsid w:val="00C33388"/>
     <w:rsid w:val="00C35484"/>
     <w:rsid w:val="00C4173A"/>
     <w:rsid w:val="00C50DED"/>
-    <w:rsid w:val="00C51053"/>
     <w:rsid w:val="00C52217"/>
+    <w:rsid w:val="00C529E7"/>
     <w:rsid w:val="00C602FF"/>
     <w:rsid w:val="00C61174"/>
     <w:rsid w:val="00C6148F"/>
     <w:rsid w:val="00C621B1"/>
     <w:rsid w:val="00C62F7A"/>
     <w:rsid w:val="00C63B9C"/>
     <w:rsid w:val="00C6682F"/>
     <w:rsid w:val="00C67BF4"/>
     <w:rsid w:val="00C7275E"/>
     <w:rsid w:val="00C74C5D"/>
     <w:rsid w:val="00C863C4"/>
     <w:rsid w:val="00C920EA"/>
     <w:rsid w:val="00C93C3E"/>
     <w:rsid w:val="00CA12E3"/>
     <w:rsid w:val="00CA1476"/>
     <w:rsid w:val="00CA6611"/>
     <w:rsid w:val="00CA6AE6"/>
     <w:rsid w:val="00CA782F"/>
     <w:rsid w:val="00CB187B"/>
     <w:rsid w:val="00CB2835"/>
     <w:rsid w:val="00CB3285"/>
     <w:rsid w:val="00CB4500"/>
     <w:rsid w:val="00CC0C72"/>
     <w:rsid w:val="00CC2BFD"/>
     <w:rsid w:val="00CD1A9A"/>
     <w:rsid w:val="00CD3476"/>
     <w:rsid w:val="00CD64DF"/>
     <w:rsid w:val="00CE225F"/>
     <w:rsid w:val="00CF2F50"/>
     <w:rsid w:val="00CF4148"/>
     <w:rsid w:val="00CF6198"/>
+    <w:rsid w:val="00D00499"/>
     <w:rsid w:val="00D02919"/>
     <w:rsid w:val="00D04C61"/>
     <w:rsid w:val="00D05B8D"/>
     <w:rsid w:val="00D05B9B"/>
     <w:rsid w:val="00D065A2"/>
     <w:rsid w:val="00D079AA"/>
     <w:rsid w:val="00D07F00"/>
     <w:rsid w:val="00D1130F"/>
     <w:rsid w:val="00D17B72"/>
     <w:rsid w:val="00D3185C"/>
     <w:rsid w:val="00D3205F"/>
     <w:rsid w:val="00D32B1C"/>
     <w:rsid w:val="00D3318E"/>
     <w:rsid w:val="00D33E72"/>
     <w:rsid w:val="00D344FC"/>
     <w:rsid w:val="00D35BD6"/>
     <w:rsid w:val="00D361B5"/>
     <w:rsid w:val="00D402DB"/>
     <w:rsid w:val="00D411A2"/>
     <w:rsid w:val="00D4606D"/>
     <w:rsid w:val="00D47310"/>
     <w:rsid w:val="00D50B9C"/>
     <w:rsid w:val="00D52D73"/>
     <w:rsid w:val="00D52E58"/>
     <w:rsid w:val="00D56B20"/>
@@ -5060,115 +4842,117 @@
     <w:rsid w:val="00F50CD1"/>
     <w:rsid w:val="00F511E4"/>
     <w:rsid w:val="00F52D09"/>
     <w:rsid w:val="00F52E08"/>
     <w:rsid w:val="00F53A66"/>
     <w:rsid w:val="00F5462D"/>
     <w:rsid w:val="00F55B21"/>
     <w:rsid w:val="00F56EF6"/>
     <w:rsid w:val="00F60082"/>
     <w:rsid w:val="00F61A9F"/>
     <w:rsid w:val="00F61B5F"/>
     <w:rsid w:val="00F64696"/>
     <w:rsid w:val="00F65AA9"/>
     <w:rsid w:val="00F6768F"/>
     <w:rsid w:val="00F72115"/>
     <w:rsid w:val="00F72C2C"/>
     <w:rsid w:val="00F741F2"/>
     <w:rsid w:val="00F76CAB"/>
     <w:rsid w:val="00F772C6"/>
     <w:rsid w:val="00F77F59"/>
     <w:rsid w:val="00F815B5"/>
     <w:rsid w:val="00F85195"/>
     <w:rsid w:val="00F868E3"/>
     <w:rsid w:val="00F93024"/>
     <w:rsid w:val="00F938BA"/>
-    <w:rsid w:val="00F94AE9"/>
     <w:rsid w:val="00F972B1"/>
     <w:rsid w:val="00F97919"/>
     <w:rsid w:val="00FA28D1"/>
     <w:rsid w:val="00FA2C46"/>
     <w:rsid w:val="00FA3525"/>
     <w:rsid w:val="00FA5A53"/>
     <w:rsid w:val="00FB3501"/>
     <w:rsid w:val="00FB4769"/>
     <w:rsid w:val="00FB4CDA"/>
     <w:rsid w:val="00FB5B4E"/>
     <w:rsid w:val="00FB6481"/>
     <w:rsid w:val="00FB6D36"/>
     <w:rsid w:val="00FC0965"/>
     <w:rsid w:val="00FC0F81"/>
     <w:rsid w:val="00FC252F"/>
     <w:rsid w:val="00FC395C"/>
     <w:rsid w:val="00FC5E8E"/>
     <w:rsid w:val="00FD3766"/>
     <w:rsid w:val="00FD47C4"/>
     <w:rsid w:val="00FD4B96"/>
     <w:rsid w:val="00FE2DCF"/>
     <w:rsid w:val="00FE3FA7"/>
     <w:rsid w:val="00FF2A4E"/>
     <w:rsid w:val="00FF2FCE"/>
     <w:rsid w:val="00FF4F7D"/>
     <w:rsid w:val="00FF6D9D"/>
     <w:rsid w:val="00FF7DD5"/>
     <w:rsid w:val="044C2359"/>
+    <w:rsid w:val="0597276C"/>
     <w:rsid w:val="05A15121"/>
     <w:rsid w:val="10293CA7"/>
     <w:rsid w:val="12AF452A"/>
     <w:rsid w:val="14B57C72"/>
     <w:rsid w:val="1782B64D"/>
     <w:rsid w:val="18D06246"/>
+    <w:rsid w:val="18D85C07"/>
     <w:rsid w:val="1AC62CE7"/>
     <w:rsid w:val="1BEA274C"/>
     <w:rsid w:val="1FAC9F0C"/>
     <w:rsid w:val="22C0718F"/>
     <w:rsid w:val="2374886C"/>
     <w:rsid w:val="25A507BF"/>
     <w:rsid w:val="2DC95681"/>
     <w:rsid w:val="2E36D7E8"/>
     <w:rsid w:val="305E3723"/>
     <w:rsid w:val="30852467"/>
     <w:rsid w:val="349DA583"/>
     <w:rsid w:val="373D778F"/>
     <w:rsid w:val="38E23195"/>
     <w:rsid w:val="3C12E430"/>
     <w:rsid w:val="4062ED45"/>
     <w:rsid w:val="42386843"/>
     <w:rsid w:val="438D3F72"/>
     <w:rsid w:val="494563BD"/>
     <w:rsid w:val="4D3A8A63"/>
     <w:rsid w:val="4F2F054D"/>
     <w:rsid w:val="53CD709B"/>
     <w:rsid w:val="56EA4AD1"/>
     <w:rsid w:val="57885251"/>
     <w:rsid w:val="57EAEDD9"/>
     <w:rsid w:val="594B51DC"/>
     <w:rsid w:val="655DB705"/>
     <w:rsid w:val="65C8545B"/>
     <w:rsid w:val="6F24DA37"/>
     <w:rsid w:val="70672BA1"/>
     <w:rsid w:val="71C18B5C"/>
+    <w:rsid w:val="71C88AE7"/>
     <w:rsid w:val="7497BEC4"/>
     <w:rsid w:val="7D7E6D5E"/>
     <w:rsid w:val="7E852AD7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
@@ -6998,55 +6782,55 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2146117194">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:housingbusiness.operations@dffh.vic.gov.au" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:housingbusiness.operations@dffh.vic.gov.au" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -7307,63 +7091,50 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...11 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010013BA49875A43704AB66D9A56DE5CE526" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="7b7bd1efb1f9a7f41b8916d5c5c5ad3a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c61032b6-079a-4ee8-8212-7e38f7e5cc9d" xmlns:ns3="33088d7d-0c77-4871-9003-71b6d751d43c" xmlns:ns4="5ce0f2b5-5be5-4508-bce9-d7011ece0659" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f7bc8f460d8a0f8bc01946eb1a2cc026" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="c61032b6-079a-4ee8-8212-7e38f7e5cc9d"/>
     <xsd:import namespace="33088d7d-0c77-4871-9003-71b6d751d43c"/>
     <xsd:import namespace="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -7585,151 +7356,165 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="5ce0f2b5-5be5-4508-bce9-d7011ece0659" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="c61032b6-079a-4ee8-8212-7e38f7e5cc9d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58CE1EBB-C189-4849-810F-0EC61D30BAF7}">
-[...14 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DFEB3115-2650-4D46-B641-BE25E909339B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c61032b6-079a-4ee8-8212-7e38f7e5cc9d"/>
     <ds:schemaRef ds:uri="33088d7d-0c77-4871-9003-71b6d751d43c"/>
     <ds:schemaRef ds:uri="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C30E650E-AC1E-48EA-81B8-1F904E97E90D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58CE1EBB-C189-4849-810F-0EC61D30BAF7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66AC28CD-794A-4DE5-9080-AF945367D2AC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
     <ds:schemaRef ds:uri="c61032b6-079a-4ee8-8212-7e38f7e5cc9d"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>119</Words>
-  <Characters>684</Characters>
+  <Words>110</Words>
+  <Characters>629</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Limited demand properties</vt:lpstr>
+      <vt:lpstr>Limited Demand Properties</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Victoria State Government, Department of Families, Fairness and Housing</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>802</CharactersWithSpaces>
+  <CharactersWithSpaces>738</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Limited demand properties</dc:title>
-  <dc:subject>Limited demand properties</dc:subject>
+  <dc:title>Limited Demand Properties</dc:title>
+  <dc:subject/>
   <dc:creator>Housing Business Operations</dc:creator>
-  <cp:keywords>properties, availability, demand, limited demand</cp:keywords>
+  <cp:keywords>properties,</cp:keywords>
+  <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Language">
     <vt:lpwstr>English</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x01010013BA49875A43704AB66D9A56DE5CE526</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="version">
     <vt:lpwstr>2022v1 15032022</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="O365portals">
     <vt:lpwstr>https://dhhsvicgovau.sharepoint.com/:w:/s/dffh/Ed1G_4r4BHNHgqOGDkeMWhcB0Lm5z1k7mSu1dsrFHD18Fg?e=GtzvTT, DFFH A4 portrait factsheet Teal (O365)</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_ProgID">
     <vt:lpwstr/>
   </property>