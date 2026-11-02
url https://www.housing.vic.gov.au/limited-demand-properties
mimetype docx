--- v2 (2026-07-21)
+++ v3 (2026-11-02)
@@ -122,137 +122,103 @@
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="7655" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7655"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003B52C1" w14:paraId="765659DC" w14:textId="77777777" w:rsidTr="4F2F054D">
+      <w:tr w:rsidR="003B52C1" w14:paraId="765659DC" w14:textId="77777777" w:rsidTr="00ED1D0B">
         <w:trPr>
           <w:trHeight w:val="1418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7655" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="20978EBA" w14:textId="5FF3AEA6" w:rsidR="003B52C1" w:rsidRPr="003B52C1" w:rsidRDefault="05A15121" w:rsidP="003B52C1">
+          <w:p w14:paraId="20978EBA" w14:textId="7B066D2C" w:rsidR="003B52C1" w:rsidRPr="003B52C1" w:rsidRDefault="05A15121" w:rsidP="00ED1D0B">
             <w:pPr>
               <w:pStyle w:val="Documenttitle"/>
               <w:rPr>
                 <w:sz w:val="52"/>
                 <w:szCs w:val="52"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4F2F054D">
               <w:rPr>
                 <w:sz w:val="52"/>
                 <w:szCs w:val="52"/>
               </w:rPr>
               <w:t xml:space="preserve">Public </w:t>
             </w:r>
-            <w:r w:rsidR="00AD591F">
+            <w:r w:rsidR="70672BA1" w:rsidRPr="4F2F054D">
               <w:rPr>
                 <w:sz w:val="52"/>
                 <w:szCs w:val="52"/>
               </w:rPr>
-              <w:t>h</w:t>
+              <w:t>H</w:t>
             </w:r>
             <w:r w:rsidRPr="4F2F054D">
               <w:rPr>
                 <w:sz w:val="52"/>
                 <w:szCs w:val="52"/>
               </w:rPr>
               <w:t>ousing</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B06FE4C" w14:textId="1431899D" w:rsidR="003B52C1" w:rsidRPr="003B52C1" w:rsidRDefault="00AD591F" w:rsidP="003B52C1">
+          <w:p w14:paraId="1B06FE4C" w14:textId="672F83E1" w:rsidR="003B52C1" w:rsidRPr="003B52C1" w:rsidRDefault="003B52C1" w:rsidP="00ED1D0B">
             <w:pPr>
               <w:pStyle w:val="Documenttitle"/>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="003B52C1">
               <w:rPr>
                 <w:sz w:val="52"/>
                 <w:szCs w:val="52"/>
               </w:rPr>
-              <w:t>l</w:t>
-[...34 lines deleted...]
-              <w:t>roperties</w:t>
+              <w:t>Limited Demand Properties</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003B52C1" w14:paraId="5DF317EC" w14:textId="77777777" w:rsidTr="4F2F054D">
         <w:trPr>
           <w:trHeight w:val="1247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7655" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="69C24C39" w14:textId="2EDA81C6" w:rsidR="003B52C1" w:rsidRPr="0016037B" w:rsidRDefault="003B52C1" w:rsidP="003B52C1">
             <w:pPr>
               <w:pStyle w:val="Documentsubtitle"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF4148" w14:paraId="5F5E6105" w14:textId="77777777" w:rsidTr="4F2F054D">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -264,395 +230,361 @@
             </w:pPr>
             <w:fldSimple w:instr="FILLIN  &quot;Type the protective marking&quot; \d OFFICIAL \o  \* MERGEFORMAT">
               <w:r>
                 <w:t>OFFICIAL</w:t>
               </w:r>
             </w:fldSimple>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="13445742" w14:textId="77777777" w:rsidR="00580394" w:rsidRPr="00B519CD" w:rsidRDefault="00580394" w:rsidP="007173CA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:sectPr w:rsidR="00580394" w:rsidRPr="00B519CD" w:rsidSect="00593A99">
           <w:headerReference w:type="default" r:id="rId18"/>
           <w:footerReference w:type="default" r:id="rId19"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1418" w:right="851" w:bottom="851" w:left="851" w:header="851" w:footer="567" w:gutter="0"/>
           <w:cols w:space="340"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D07AC93" w14:textId="10194AE6" w:rsidR="003B52C1" w:rsidRDefault="05A15121" w:rsidP="18D85C07">
+    <w:p w14:paraId="6D07AC93" w14:textId="49C624FD" w:rsidR="003B52C1" w:rsidRDefault="05A15121" w:rsidP="18D85C07">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Limited demand properties </w:t>
       </w:r>
       <w:r w:rsidR="7E852AD7">
         <w:t xml:space="preserve">as </w:t>
       </w:r>
       <w:r w:rsidR="2E36D7E8">
         <w:t>of</w:t>
       </w:r>
       <w:r w:rsidR="7E852AD7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00C11E10">
+        <w:t>October</w:t>
+      </w:r>
       <w:r w:rsidR="71C88AE7">
-        <w:t xml:space="preserve">July </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="65C8545B">
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="30852467">
         <w:t>26</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06C42190" w14:textId="77777777" w:rsidR="007A2468" w:rsidRPr="007A2468" w:rsidRDefault="007A2468" w:rsidP="007A2468">
+    <w:p w14:paraId="32243908" w14:textId="77777777" w:rsidR="00DB4B65" w:rsidRDefault="00DB4B65" w:rsidP="00DB4B65">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10206" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1788"/>
         <w:gridCol w:w="2181"/>
         <w:gridCol w:w="1985"/>
         <w:gridCol w:w="1984"/>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C529E7" w14:paraId="28175139" w14:textId="77777777" w:rsidTr="00537A2B">
+      <w:tr w:rsidR="00DB4B65" w14:paraId="22709813" w14:textId="77777777" w:rsidTr="00045B2C">
         <w:trPr>
           <w:trHeight w:val="1286"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1788" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="082B4B64" w14:textId="374C0C47" w:rsidR="00C529E7" w:rsidRPr="009E766E" w:rsidRDefault="00C529E7" w:rsidP="00537A2B">
+          <w:p w14:paraId="612AFB9F" w14:textId="77777777" w:rsidR="00DB4B65" w:rsidRPr="009E766E" w:rsidRDefault="00DB4B65" w:rsidP="00045B2C">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="009E766E">
               <w:t>Suburb/town</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2181" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43DB4608" w14:textId="7CF1CA9E" w:rsidR="00C529E7" w:rsidRPr="009E766E" w:rsidRDefault="00C529E7" w:rsidP="00537A2B">
+          <w:p w14:paraId="4903E9B7" w14:textId="77777777" w:rsidR="00DB4B65" w:rsidRPr="009E766E" w:rsidRDefault="00DB4B65" w:rsidP="00045B2C">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="009E766E">
-              <w:t xml:space="preserve">Property </w:t>
-[...5 lines deleted...]
-              <w:t>ype</w:t>
+              <w:t>Property Type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E1A77BF" w14:textId="3CF5C37C" w:rsidR="00C529E7" w:rsidRPr="009E766E" w:rsidRDefault="00C529E7" w:rsidP="00537A2B">
+          <w:p w14:paraId="3629DAFC" w14:textId="77777777" w:rsidR="00DB4B65" w:rsidRPr="009E766E" w:rsidRDefault="00DB4B65" w:rsidP="00045B2C">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="009E766E">
-              <w:t xml:space="preserve">Eligibility </w:t>
-[...5 lines deleted...]
-              <w:t>riteria</w:t>
+              <w:t>Eligibility Criteria</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6870C83B" w14:textId="4FBF30F8" w:rsidR="00C529E7" w:rsidRPr="009E766E" w:rsidRDefault="00D00499" w:rsidP="00537A2B">
+          <w:p w14:paraId="7EC2D6A7" w14:textId="77777777" w:rsidR="00DB4B65" w:rsidRPr="009E766E" w:rsidRDefault="00DB4B65" w:rsidP="00045B2C">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Office</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49BE6436" w14:textId="11F8B07D" w:rsidR="00C529E7" w:rsidRPr="009E766E" w:rsidRDefault="00D00499" w:rsidP="00537A2B">
+          <w:p w14:paraId="13B1AE18" w14:textId="77777777" w:rsidR="00DB4B65" w:rsidRPr="009E766E" w:rsidRDefault="00DB4B65" w:rsidP="00045B2C">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>N</w:t>
-[...11 lines deleted...]
-              <w:t>roperties</w:t>
+              <w:t>No. of Properties</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C529E7" w14:paraId="314C1D72" w14:textId="77777777" w:rsidTr="00537A2B">
+      <w:tr w:rsidR="00DB4B65" w14:paraId="523D8C3B" w14:textId="77777777" w:rsidTr="00045B2C">
         <w:trPr>
           <w:trHeight w:val="573"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1788" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="685446B1" w14:textId="7D6BC72D" w:rsidR="00C529E7" w:rsidRPr="00E13C3C" w:rsidRDefault="007A1E00" w:rsidP="00537A2B">
+          <w:p w14:paraId="5486E412" w14:textId="77777777" w:rsidR="00DB4B65" w:rsidRPr="00E13C3C" w:rsidRDefault="00DB4B65" w:rsidP="00045B2C">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Derrinallum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2181" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3ADB6792" w14:textId="4B4CB28C" w:rsidR="00C529E7" w:rsidRDefault="006602E5" w:rsidP="00537A2B">
+          <w:p w14:paraId="55E87834" w14:textId="77777777" w:rsidR="00DB4B65" w:rsidRDefault="00DB4B65" w:rsidP="00045B2C">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Single storey flat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A0A2B27" w14:textId="1B5367E0" w:rsidR="00C529E7" w:rsidRDefault="006602E5" w:rsidP="00537A2B">
+          <w:p w14:paraId="525851C9" w14:textId="77777777" w:rsidR="00DB4B65" w:rsidRDefault="00DB4B65" w:rsidP="00045B2C">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Singles Elderly</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C0AB8EC" w14:textId="69C4BD09" w:rsidR="00C529E7" w:rsidRDefault="006602E5" w:rsidP="00537A2B">
+          <w:p w14:paraId="21465F44" w14:textId="77777777" w:rsidR="00DB4B65" w:rsidRDefault="00DB4B65" w:rsidP="00045B2C">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Warrnambool</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08EE1945" w14:textId="0E4C895B" w:rsidR="00C529E7" w:rsidRDefault="006602E5" w:rsidP="00537A2B">
+          <w:p w14:paraId="23C185FA" w14:textId="77777777" w:rsidR="00DB4B65" w:rsidRDefault="00DB4B65" w:rsidP="00045B2C">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1DCF34B1" w14:textId="70334554" w:rsidR="004F0909" w:rsidRDefault="004F0909" w:rsidP="00AD591F">
+    <w:p w14:paraId="294F4586" w14:textId="77777777" w:rsidR="00DB4B65" w:rsidRPr="00DB4B65" w:rsidRDefault="00DB4B65" w:rsidP="00DB4B65">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06C42190" w14:textId="77777777" w:rsidR="007A2468" w:rsidRPr="007A2468" w:rsidRDefault="007A2468" w:rsidP="007A2468">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F0B76F4" w14:textId="77777777" w:rsidR="00194AB7" w:rsidRDefault="00194AB7" w:rsidP="00194AB7">
+      <w:pPr>
+        <w:pStyle w:val="Accessibilitypara"/>
+        <w:spacing w:before="4680"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B3E1B">
+        <w:t>Contact us to receive this document in another format. Please</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3E1B">
+        <w:t>email</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidRPr="00483361">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>housingbusiness.operations@dffh.vic.gov.au</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05DF5393" w14:textId="77777777" w:rsidR="00194AB7" w:rsidRPr="0055119B" w:rsidRDefault="00194AB7" w:rsidP="00194AB7">
+      <w:pPr>
+        <w:pStyle w:val="Imprint"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0055119B">
+        <w:t>Authorised and published by the Victorian Government, 1 Treasury Place, Melbourne.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6395D537" w14:textId="7A61F29B" w:rsidR="00194AB7" w:rsidRPr="0055119B" w:rsidRDefault="00194AB7" w:rsidP="00194AB7">
+      <w:pPr>
+        <w:pStyle w:val="Imprint"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0055119B">
+        <w:t xml:space="preserve">© State of Victoria, Australia, Department </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B058F">
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Families, Fairness and Housing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055119B">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>October 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055119B">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AE645AA" w14:textId="77777777" w:rsidR="00194AB7" w:rsidRDefault="00194AB7" w:rsidP="0017282D">
       <w:pPr>
         <w:pStyle w:val="Tablefigurenote"/>
-        <w:spacing w:after="4560"/>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...81 lines deleted...]
-    <w:sectPr w:rsidR="004F0909" w:rsidRPr="00A330BB" w:rsidSect="00593A99">
+    <w:sectPr w:rsidR="00194AB7" w:rsidSect="00593A99">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="851" w:bottom="851" w:left="851" w:header="680" w:footer="567" w:gutter="0"/>
       <w:cols w:space="340"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="75BBBF1F" w14:textId="77777777" w:rsidR="001B6E7A" w:rsidRDefault="001B6E7A">
+    <w:p w14:paraId="4A5268FC" w14:textId="77777777" w:rsidR="00E23475" w:rsidRDefault="00E23475">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EA006E4" w14:textId="77777777" w:rsidR="001B6E7A" w:rsidRDefault="001B6E7A"/>
+    <w:p w14:paraId="5692714C" w14:textId="77777777" w:rsidR="00E23475" w:rsidRDefault="00E23475"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3FC31D58" w14:textId="77777777" w:rsidR="001B6E7A" w:rsidRDefault="001B6E7A">
+    <w:p w14:paraId="75390338" w14:textId="77777777" w:rsidR="00E23475" w:rsidRDefault="00E23475">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B499D73" w14:textId="77777777" w:rsidR="001B6E7A" w:rsidRDefault="001B6E7A"/>
+    <w:p w14:paraId="273D5EC7" w14:textId="77777777" w:rsidR="00E23475" w:rsidRDefault="00E23475"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="727B60DF" w14:textId="77777777" w:rsidR="001B6E7A" w:rsidRDefault="001B6E7A">
+    <w:p w14:paraId="0928F3A8" w14:textId="77777777" w:rsidR="00E23475" w:rsidRDefault="00E23475">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -692,62 +624,61 @@
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
-    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+    <w:sig w:usb0="E1001AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
@@ -1187,69 +1118,69 @@
                     </w:pPr>
                     <w:r w:rsidRPr="00FD4B96">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F2C8529" w14:textId="77777777" w:rsidR="001B6E7A" w:rsidRDefault="001B6E7A" w:rsidP="00207717">
+    <w:p w14:paraId="18CD427A" w14:textId="77777777" w:rsidR="00E23475" w:rsidRDefault="00E23475" w:rsidP="00207717">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4FE9B607" w14:textId="77777777" w:rsidR="001B6E7A" w:rsidRDefault="001B6E7A">
+    <w:p w14:paraId="51E18A24" w14:textId="77777777" w:rsidR="00E23475" w:rsidRDefault="00E23475">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53F911DE" w14:textId="77777777" w:rsidR="001B6E7A" w:rsidRDefault="001B6E7A"/>
+    <w:p w14:paraId="547D5B85" w14:textId="77777777" w:rsidR="00E23475" w:rsidRDefault="00E23475"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5535CC23" w14:textId="77777777" w:rsidR="001B6E7A" w:rsidRDefault="001B6E7A">
+    <w:p w14:paraId="1F5A5C43" w14:textId="77777777" w:rsidR="00E23475" w:rsidRDefault="00E23475">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="01F10682" w14:textId="77777777" w:rsidR="000909DC" w:rsidRDefault="000909DC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2DD6DCE3" w14:textId="77777777" w:rsidR="000909DC" w:rsidRDefault="000909DC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
@@ -3863,125 +3794,126 @@
     <w:rsid w:val="000154FD"/>
     <w:rsid w:val="00022271"/>
     <w:rsid w:val="000235E8"/>
     <w:rsid w:val="00024D89"/>
     <w:rsid w:val="000250B6"/>
     <w:rsid w:val="00033D81"/>
     <w:rsid w:val="00037366"/>
     <w:rsid w:val="00041BF0"/>
     <w:rsid w:val="00042C8A"/>
     <w:rsid w:val="0004536B"/>
     <w:rsid w:val="00046B68"/>
     <w:rsid w:val="000527DD"/>
     <w:rsid w:val="000578B2"/>
     <w:rsid w:val="00060959"/>
     <w:rsid w:val="00060C8F"/>
     <w:rsid w:val="0006298A"/>
     <w:rsid w:val="000643BD"/>
     <w:rsid w:val="000663CD"/>
     <w:rsid w:val="000733FE"/>
     <w:rsid w:val="00074219"/>
     <w:rsid w:val="00074ED5"/>
     <w:rsid w:val="0008508E"/>
     <w:rsid w:val="00086557"/>
     <w:rsid w:val="00087951"/>
     <w:rsid w:val="0009050A"/>
-    <w:rsid w:val="000906C2"/>
     <w:rsid w:val="000909DC"/>
     <w:rsid w:val="0009113B"/>
     <w:rsid w:val="00093402"/>
     <w:rsid w:val="00094DA3"/>
     <w:rsid w:val="00096CD1"/>
     <w:rsid w:val="000A012C"/>
     <w:rsid w:val="000A0EB9"/>
     <w:rsid w:val="000A186C"/>
     <w:rsid w:val="000A1EA4"/>
     <w:rsid w:val="000A2476"/>
     <w:rsid w:val="000A641A"/>
     <w:rsid w:val="000B2117"/>
     <w:rsid w:val="000B3EDB"/>
     <w:rsid w:val="000B543D"/>
     <w:rsid w:val="000B55F9"/>
     <w:rsid w:val="000B5BF7"/>
     <w:rsid w:val="000B6BC8"/>
     <w:rsid w:val="000C0303"/>
     <w:rsid w:val="000C42EA"/>
     <w:rsid w:val="000C4546"/>
     <w:rsid w:val="000D1242"/>
     <w:rsid w:val="000E0970"/>
     <w:rsid w:val="000E3CC7"/>
     <w:rsid w:val="000E6BD4"/>
     <w:rsid w:val="000E6D6D"/>
     <w:rsid w:val="000F1F1E"/>
     <w:rsid w:val="000F2259"/>
     <w:rsid w:val="000F2DDA"/>
     <w:rsid w:val="000F2EA0"/>
     <w:rsid w:val="000F5213"/>
     <w:rsid w:val="00101001"/>
     <w:rsid w:val="00103276"/>
     <w:rsid w:val="0010392D"/>
     <w:rsid w:val="0010447F"/>
     <w:rsid w:val="00104FE3"/>
     <w:rsid w:val="00105291"/>
+    <w:rsid w:val="00105435"/>
     <w:rsid w:val="0010714F"/>
     <w:rsid w:val="001120C5"/>
     <w:rsid w:val="00120BD3"/>
     <w:rsid w:val="00122FEA"/>
     <w:rsid w:val="001232BD"/>
     <w:rsid w:val="00124ED5"/>
     <w:rsid w:val="001276FA"/>
     <w:rsid w:val="001447B3"/>
     <w:rsid w:val="00152073"/>
     <w:rsid w:val="00156598"/>
     <w:rsid w:val="0016037B"/>
     <w:rsid w:val="00161939"/>
     <w:rsid w:val="00161AA0"/>
     <w:rsid w:val="00161D2E"/>
     <w:rsid w:val="00161F3E"/>
     <w:rsid w:val="00162093"/>
     <w:rsid w:val="00162CA9"/>
     <w:rsid w:val="00165459"/>
     <w:rsid w:val="00165A57"/>
     <w:rsid w:val="001712C2"/>
+    <w:rsid w:val="0017282D"/>
     <w:rsid w:val="00172BAF"/>
     <w:rsid w:val="0017674D"/>
     <w:rsid w:val="001771DD"/>
     <w:rsid w:val="00177995"/>
     <w:rsid w:val="00177A8C"/>
     <w:rsid w:val="00186B33"/>
     <w:rsid w:val="00192F9D"/>
+    <w:rsid w:val="00194AB7"/>
     <w:rsid w:val="00196EB8"/>
     <w:rsid w:val="00196EFB"/>
     <w:rsid w:val="001979FF"/>
     <w:rsid w:val="00197B17"/>
     <w:rsid w:val="001A1950"/>
     <w:rsid w:val="001A1C54"/>
     <w:rsid w:val="001A202A"/>
     <w:rsid w:val="001A3ACE"/>
     <w:rsid w:val="001B058F"/>
     <w:rsid w:val="001B6B96"/>
-    <w:rsid w:val="001B6E7A"/>
     <w:rsid w:val="001B7228"/>
     <w:rsid w:val="001B738B"/>
     <w:rsid w:val="001C09DB"/>
     <w:rsid w:val="001C277E"/>
     <w:rsid w:val="001C2A72"/>
     <w:rsid w:val="001C31B7"/>
     <w:rsid w:val="001D0B75"/>
     <w:rsid w:val="001D39A5"/>
     <w:rsid w:val="001D3C09"/>
     <w:rsid w:val="001D44E8"/>
     <w:rsid w:val="001D60EC"/>
     <w:rsid w:val="001D6F59"/>
     <w:rsid w:val="001E44DF"/>
     <w:rsid w:val="001E68A5"/>
     <w:rsid w:val="001E6BB0"/>
     <w:rsid w:val="001E7282"/>
     <w:rsid w:val="001F3826"/>
     <w:rsid w:val="001F6E46"/>
     <w:rsid w:val="001F7C91"/>
     <w:rsid w:val="002033B7"/>
     <w:rsid w:val="00206463"/>
     <w:rsid w:val="00206F2F"/>
     <w:rsid w:val="00207717"/>
     <w:rsid w:val="0021053D"/>
     <w:rsid w:val="00210A92"/>
@@ -4079,239 +4011,242 @@
     <w:rsid w:val="003956CC"/>
     <w:rsid w:val="00395C9A"/>
     <w:rsid w:val="003A04E1"/>
     <w:rsid w:val="003A0853"/>
     <w:rsid w:val="003A6B67"/>
     <w:rsid w:val="003B13B6"/>
     <w:rsid w:val="003B14C3"/>
     <w:rsid w:val="003B15E6"/>
     <w:rsid w:val="003B1BDC"/>
     <w:rsid w:val="003B408A"/>
     <w:rsid w:val="003B52C1"/>
     <w:rsid w:val="003C08A2"/>
     <w:rsid w:val="003C2045"/>
     <w:rsid w:val="003C43A1"/>
     <w:rsid w:val="003C4FC0"/>
     <w:rsid w:val="003C55F4"/>
     <w:rsid w:val="003C7897"/>
     <w:rsid w:val="003C7A3F"/>
     <w:rsid w:val="003D2766"/>
     <w:rsid w:val="003D2A74"/>
     <w:rsid w:val="003D3E8F"/>
     <w:rsid w:val="003D6475"/>
     <w:rsid w:val="003D6EE6"/>
     <w:rsid w:val="003D7000"/>
     <w:rsid w:val="003D7E30"/>
+    <w:rsid w:val="003E0F2F"/>
     <w:rsid w:val="003E375C"/>
     <w:rsid w:val="003E4086"/>
     <w:rsid w:val="003E639E"/>
     <w:rsid w:val="003E71E5"/>
     <w:rsid w:val="003F0445"/>
     <w:rsid w:val="003F0CF0"/>
     <w:rsid w:val="003F14B1"/>
     <w:rsid w:val="003F2B20"/>
     <w:rsid w:val="003F3289"/>
     <w:rsid w:val="003F3C62"/>
     <w:rsid w:val="003F5CB9"/>
     <w:rsid w:val="003F6D3A"/>
     <w:rsid w:val="004013C7"/>
     <w:rsid w:val="00401FCF"/>
     <w:rsid w:val="00406157"/>
     <w:rsid w:val="00406285"/>
     <w:rsid w:val="004148F9"/>
     <w:rsid w:val="0042084E"/>
     <w:rsid w:val="00421EEF"/>
     <w:rsid w:val="00424D65"/>
     <w:rsid w:val="00430393"/>
     <w:rsid w:val="00431806"/>
     <w:rsid w:val="004350F9"/>
     <w:rsid w:val="00437AC5"/>
     <w:rsid w:val="00442C6C"/>
     <w:rsid w:val="00443CBE"/>
     <w:rsid w:val="00443E8A"/>
     <w:rsid w:val="004441BC"/>
     <w:rsid w:val="004468B4"/>
     <w:rsid w:val="0045230A"/>
     <w:rsid w:val="00454AD0"/>
     <w:rsid w:val="00457337"/>
     <w:rsid w:val="00462E3D"/>
     <w:rsid w:val="0046440A"/>
     <w:rsid w:val="00466E79"/>
     <w:rsid w:val="00470D7D"/>
     <w:rsid w:val="0047372D"/>
     <w:rsid w:val="00473BA3"/>
     <w:rsid w:val="004743DD"/>
     <w:rsid w:val="00474CEA"/>
     <w:rsid w:val="00477814"/>
+    <w:rsid w:val="00482AA3"/>
     <w:rsid w:val="00483968"/>
     <w:rsid w:val="004841BE"/>
     <w:rsid w:val="00484255"/>
     <w:rsid w:val="00484F86"/>
     <w:rsid w:val="00490746"/>
     <w:rsid w:val="00490852"/>
     <w:rsid w:val="00491C9C"/>
     <w:rsid w:val="00492F30"/>
     <w:rsid w:val="004946F4"/>
     <w:rsid w:val="0049487E"/>
     <w:rsid w:val="004A160D"/>
     <w:rsid w:val="004A3E81"/>
     <w:rsid w:val="004A4195"/>
     <w:rsid w:val="004A5C62"/>
     <w:rsid w:val="004A5CE5"/>
     <w:rsid w:val="004A707D"/>
     <w:rsid w:val="004A7FF7"/>
     <w:rsid w:val="004B4185"/>
     <w:rsid w:val="004B75C7"/>
     <w:rsid w:val="004C5541"/>
     <w:rsid w:val="004C6EEE"/>
     <w:rsid w:val="004C702B"/>
     <w:rsid w:val="004D0033"/>
     <w:rsid w:val="004D016B"/>
     <w:rsid w:val="004D1B22"/>
     <w:rsid w:val="004D23CC"/>
     <w:rsid w:val="004D36F2"/>
     <w:rsid w:val="004E1106"/>
     <w:rsid w:val="004E138F"/>
     <w:rsid w:val="004E4649"/>
     <w:rsid w:val="004E4A7E"/>
     <w:rsid w:val="004E5C2B"/>
     <w:rsid w:val="004F00DD"/>
     <w:rsid w:val="004F0909"/>
     <w:rsid w:val="004F2133"/>
     <w:rsid w:val="004F5398"/>
     <w:rsid w:val="004F55F1"/>
     <w:rsid w:val="004F6936"/>
     <w:rsid w:val="004F7B35"/>
     <w:rsid w:val="00503DC6"/>
     <w:rsid w:val="00506F5D"/>
     <w:rsid w:val="00510C37"/>
     <w:rsid w:val="005126D0"/>
     <w:rsid w:val="00513109"/>
     <w:rsid w:val="00514667"/>
     <w:rsid w:val="0051568D"/>
     <w:rsid w:val="00526AC7"/>
     <w:rsid w:val="00526C15"/>
     <w:rsid w:val="00536499"/>
-    <w:rsid w:val="00537A2B"/>
     <w:rsid w:val="00542A03"/>
     <w:rsid w:val="00543903"/>
     <w:rsid w:val="00543F11"/>
     <w:rsid w:val="00546305"/>
     <w:rsid w:val="00547A95"/>
     <w:rsid w:val="0055119B"/>
     <w:rsid w:val="00561202"/>
     <w:rsid w:val="005613D3"/>
     <w:rsid w:val="00572031"/>
     <w:rsid w:val="00572282"/>
     <w:rsid w:val="00573CE3"/>
     <w:rsid w:val="00576E84"/>
     <w:rsid w:val="00580394"/>
     <w:rsid w:val="005809CD"/>
     <w:rsid w:val="00582B8C"/>
+    <w:rsid w:val="00583792"/>
     <w:rsid w:val="0058757E"/>
     <w:rsid w:val="00593A99"/>
     <w:rsid w:val="00596A4B"/>
     <w:rsid w:val="00597507"/>
     <w:rsid w:val="005A0FB0"/>
     <w:rsid w:val="005A2AF8"/>
     <w:rsid w:val="005A479D"/>
     <w:rsid w:val="005B1C6D"/>
     <w:rsid w:val="005B21B6"/>
     <w:rsid w:val="005B3A08"/>
     <w:rsid w:val="005B7A63"/>
     <w:rsid w:val="005C0955"/>
     <w:rsid w:val="005C49DA"/>
     <w:rsid w:val="005C50F3"/>
     <w:rsid w:val="005C54B5"/>
     <w:rsid w:val="005C5D80"/>
     <w:rsid w:val="005C5D91"/>
     <w:rsid w:val="005D07B8"/>
     <w:rsid w:val="005D1125"/>
     <w:rsid w:val="005D6597"/>
     <w:rsid w:val="005E14E7"/>
     <w:rsid w:val="005E26A3"/>
     <w:rsid w:val="005E2ECB"/>
     <w:rsid w:val="005E447E"/>
     <w:rsid w:val="005E4FD1"/>
     <w:rsid w:val="005F0775"/>
     <w:rsid w:val="005F0CF5"/>
     <w:rsid w:val="005F21EB"/>
     <w:rsid w:val="005F64CF"/>
+    <w:rsid w:val="005F7E9F"/>
     <w:rsid w:val="006041AD"/>
     <w:rsid w:val="00605908"/>
     <w:rsid w:val="00607850"/>
     <w:rsid w:val="00610D7C"/>
     <w:rsid w:val="00613414"/>
     <w:rsid w:val="00620154"/>
     <w:rsid w:val="0062408D"/>
     <w:rsid w:val="006240AB"/>
     <w:rsid w:val="006240CC"/>
     <w:rsid w:val="00624940"/>
     <w:rsid w:val="006254F8"/>
     <w:rsid w:val="00627DA7"/>
     <w:rsid w:val="00630DA4"/>
     <w:rsid w:val="0063150A"/>
     <w:rsid w:val="00631CD4"/>
     <w:rsid w:val="00632597"/>
     <w:rsid w:val="00633DAB"/>
     <w:rsid w:val="00634D13"/>
     <w:rsid w:val="006358B4"/>
     <w:rsid w:val="00641724"/>
     <w:rsid w:val="006419AA"/>
     <w:rsid w:val="00644B1F"/>
     <w:rsid w:val="00644B7E"/>
     <w:rsid w:val="006454E6"/>
     <w:rsid w:val="00646235"/>
     <w:rsid w:val="00646A68"/>
     <w:rsid w:val="006505BD"/>
     <w:rsid w:val="006508EA"/>
     <w:rsid w:val="0065092E"/>
     <w:rsid w:val="006557A7"/>
     <w:rsid w:val="00656290"/>
     <w:rsid w:val="006601C9"/>
-    <w:rsid w:val="006602E5"/>
     <w:rsid w:val="006608D8"/>
     <w:rsid w:val="006621D7"/>
     <w:rsid w:val="0066302A"/>
     <w:rsid w:val="00667770"/>
     <w:rsid w:val="00670597"/>
     <w:rsid w:val="006706D0"/>
     <w:rsid w:val="00677574"/>
     <w:rsid w:val="00683878"/>
     <w:rsid w:val="0068454C"/>
     <w:rsid w:val="006904D5"/>
     <w:rsid w:val="00691B62"/>
     <w:rsid w:val="006933B5"/>
     <w:rsid w:val="00693D14"/>
     <w:rsid w:val="00695A93"/>
     <w:rsid w:val="00696F27"/>
     <w:rsid w:val="006A18C2"/>
     <w:rsid w:val="006A3383"/>
     <w:rsid w:val="006B077C"/>
     <w:rsid w:val="006B16AF"/>
     <w:rsid w:val="006B6803"/>
-    <w:rsid w:val="006C6EF2"/>
+    <w:rsid w:val="006B6F42"/>
+    <w:rsid w:val="006C5D0A"/>
     <w:rsid w:val="006D0F16"/>
     <w:rsid w:val="006D2A3F"/>
     <w:rsid w:val="006D2FBC"/>
     <w:rsid w:val="006E138B"/>
     <w:rsid w:val="006E1867"/>
     <w:rsid w:val="006F0330"/>
     <w:rsid w:val="006F1FDC"/>
     <w:rsid w:val="006F6B8C"/>
     <w:rsid w:val="007013EF"/>
     <w:rsid w:val="007055BD"/>
     <w:rsid w:val="007173CA"/>
     <w:rsid w:val="007216AA"/>
     <w:rsid w:val="00721AB5"/>
     <w:rsid w:val="00721CFB"/>
     <w:rsid w:val="00721DEF"/>
     <w:rsid w:val="00724A43"/>
     <w:rsid w:val="007273AC"/>
     <w:rsid w:val="00731AD4"/>
     <w:rsid w:val="007346E4"/>
     <w:rsid w:val="00740F22"/>
     <w:rsid w:val="00741977"/>
     <w:rsid w:val="00741CF0"/>
     <w:rsid w:val="00741F1A"/>
     <w:rsid w:val="00743A2C"/>
     <w:rsid w:val="007447DA"/>
@@ -4321,89 +4256,88 @@
     <w:rsid w:val="00750EC2"/>
     <w:rsid w:val="00752B28"/>
     <w:rsid w:val="007541A9"/>
     <w:rsid w:val="00754E36"/>
     <w:rsid w:val="007622DB"/>
     <w:rsid w:val="00763139"/>
     <w:rsid w:val="00765879"/>
     <w:rsid w:val="00766F80"/>
     <w:rsid w:val="00770F37"/>
     <w:rsid w:val="007711A0"/>
     <w:rsid w:val="00772D5E"/>
     <w:rsid w:val="0077463E"/>
     <w:rsid w:val="00776928"/>
     <w:rsid w:val="00776E0F"/>
     <w:rsid w:val="007774B1"/>
     <w:rsid w:val="00777BE1"/>
     <w:rsid w:val="007833D8"/>
     <w:rsid w:val="00785677"/>
     <w:rsid w:val="00786F16"/>
     <w:rsid w:val="00791BD7"/>
     <w:rsid w:val="007933F7"/>
     <w:rsid w:val="00796E20"/>
     <w:rsid w:val="00797C32"/>
     <w:rsid w:val="00797C3E"/>
     <w:rsid w:val="007A11E8"/>
-    <w:rsid w:val="007A1E00"/>
+    <w:rsid w:val="007A1966"/>
     <w:rsid w:val="007A2468"/>
     <w:rsid w:val="007B0914"/>
     <w:rsid w:val="007B1374"/>
     <w:rsid w:val="007B32E5"/>
     <w:rsid w:val="007B3DB9"/>
     <w:rsid w:val="007B589F"/>
     <w:rsid w:val="007B6186"/>
     <w:rsid w:val="007B73BC"/>
     <w:rsid w:val="007C1838"/>
     <w:rsid w:val="007C20B9"/>
     <w:rsid w:val="007C7301"/>
     <w:rsid w:val="007C7859"/>
     <w:rsid w:val="007C7F28"/>
     <w:rsid w:val="007D1466"/>
     <w:rsid w:val="007D2BDE"/>
     <w:rsid w:val="007D2FB6"/>
     <w:rsid w:val="007D49EB"/>
     <w:rsid w:val="007D5E1C"/>
     <w:rsid w:val="007E0DE2"/>
     <w:rsid w:val="007E3B98"/>
     <w:rsid w:val="007E417A"/>
     <w:rsid w:val="007F31B6"/>
     <w:rsid w:val="007F546C"/>
     <w:rsid w:val="007F625F"/>
     <w:rsid w:val="007F665E"/>
     <w:rsid w:val="00800412"/>
     <w:rsid w:val="0080587B"/>
     <w:rsid w:val="00806468"/>
     <w:rsid w:val="008119CA"/>
     <w:rsid w:val="00811BBF"/>
     <w:rsid w:val="008130C4"/>
     <w:rsid w:val="008155F0"/>
     <w:rsid w:val="00816735"/>
     <w:rsid w:val="00820141"/>
     <w:rsid w:val="00820E0C"/>
     <w:rsid w:val="00823275"/>
     <w:rsid w:val="0082366F"/>
-    <w:rsid w:val="0082489C"/>
     <w:rsid w:val="008269FC"/>
     <w:rsid w:val="008338A2"/>
     <w:rsid w:val="00841AA9"/>
     <w:rsid w:val="008474FE"/>
     <w:rsid w:val="0085232E"/>
     <w:rsid w:val="00853EE4"/>
     <w:rsid w:val="00855535"/>
     <w:rsid w:val="00857C5A"/>
     <w:rsid w:val="0086255E"/>
     <w:rsid w:val="008633F0"/>
     <w:rsid w:val="00867D9D"/>
     <w:rsid w:val="00871285"/>
     <w:rsid w:val="00872C54"/>
     <w:rsid w:val="00872E0A"/>
     <w:rsid w:val="00873594"/>
     <w:rsid w:val="00875285"/>
     <w:rsid w:val="00884B62"/>
     <w:rsid w:val="0088529C"/>
     <w:rsid w:val="00887903"/>
     <w:rsid w:val="0089270A"/>
     <w:rsid w:val="00893AF6"/>
     <w:rsid w:val="00893FE3"/>
     <w:rsid w:val="00894BC4"/>
     <w:rsid w:val="008A28A8"/>
     <w:rsid w:val="008A5B32"/>
@@ -4440,50 +4374,51 @@
     <w:rsid w:val="009257ED"/>
     <w:rsid w:val="009269B1"/>
     <w:rsid w:val="0092724D"/>
     <w:rsid w:val="009272B3"/>
     <w:rsid w:val="009315BE"/>
     <w:rsid w:val="0093338F"/>
     <w:rsid w:val="00937BD9"/>
     <w:rsid w:val="00950E2C"/>
     <w:rsid w:val="00951D50"/>
     <w:rsid w:val="009525EB"/>
     <w:rsid w:val="0095470B"/>
     <w:rsid w:val="00954874"/>
     <w:rsid w:val="00954D01"/>
     <w:rsid w:val="0095615A"/>
     <w:rsid w:val="00961400"/>
     <w:rsid w:val="00963646"/>
     <w:rsid w:val="0096632D"/>
     <w:rsid w:val="00967124"/>
     <w:rsid w:val="00967335"/>
     <w:rsid w:val="009718C7"/>
     <w:rsid w:val="0097559F"/>
     <w:rsid w:val="009761EA"/>
     <w:rsid w:val="0097761E"/>
     <w:rsid w:val="00982454"/>
     <w:rsid w:val="00982CF0"/>
+    <w:rsid w:val="00983CC0"/>
     <w:rsid w:val="009853E1"/>
     <w:rsid w:val="00986E6B"/>
     <w:rsid w:val="00990032"/>
     <w:rsid w:val="00990B19"/>
     <w:rsid w:val="0099153B"/>
     <w:rsid w:val="00991769"/>
     <w:rsid w:val="0099232C"/>
     <w:rsid w:val="00994386"/>
     <w:rsid w:val="00994791"/>
     <w:rsid w:val="009A13D8"/>
     <w:rsid w:val="009A279E"/>
     <w:rsid w:val="009A3015"/>
     <w:rsid w:val="009A3490"/>
     <w:rsid w:val="009B0A6F"/>
     <w:rsid w:val="009B0A94"/>
     <w:rsid w:val="009B0EA0"/>
     <w:rsid w:val="009B2AE8"/>
     <w:rsid w:val="009B5622"/>
     <w:rsid w:val="009B59E9"/>
     <w:rsid w:val="009B70AA"/>
     <w:rsid w:val="009C1A3D"/>
     <w:rsid w:val="009C1CB1"/>
     <w:rsid w:val="009C5E77"/>
     <w:rsid w:val="009C7A7E"/>
     <w:rsid w:val="009D02E8"/>
@@ -4507,108 +4442,104 @@
     <w:rsid w:val="009F7B78"/>
     <w:rsid w:val="009F7CC2"/>
     <w:rsid w:val="00A0057A"/>
     <w:rsid w:val="00A02FA1"/>
     <w:rsid w:val="00A04CCE"/>
     <w:rsid w:val="00A07421"/>
     <w:rsid w:val="00A0776B"/>
     <w:rsid w:val="00A10FB9"/>
     <w:rsid w:val="00A11421"/>
     <w:rsid w:val="00A11FD8"/>
     <w:rsid w:val="00A1389F"/>
     <w:rsid w:val="00A14996"/>
     <w:rsid w:val="00A157B1"/>
     <w:rsid w:val="00A20C09"/>
     <w:rsid w:val="00A22229"/>
     <w:rsid w:val="00A24442"/>
     <w:rsid w:val="00A24580"/>
     <w:rsid w:val="00A252B9"/>
     <w:rsid w:val="00A32577"/>
     <w:rsid w:val="00A330BB"/>
     <w:rsid w:val="00A34ACD"/>
     <w:rsid w:val="00A44882"/>
     <w:rsid w:val="00A45125"/>
     <w:rsid w:val="00A513A9"/>
     <w:rsid w:val="00A54715"/>
-    <w:rsid w:val="00A57ECB"/>
     <w:rsid w:val="00A6061C"/>
-    <w:rsid w:val="00A60993"/>
     <w:rsid w:val="00A62D44"/>
     <w:rsid w:val="00A67263"/>
     <w:rsid w:val="00A7161C"/>
     <w:rsid w:val="00A77AA3"/>
     <w:rsid w:val="00A8236D"/>
     <w:rsid w:val="00A854EB"/>
     <w:rsid w:val="00A872E5"/>
     <w:rsid w:val="00A91406"/>
     <w:rsid w:val="00A96E65"/>
     <w:rsid w:val="00A96ECE"/>
     <w:rsid w:val="00A97C72"/>
     <w:rsid w:val="00AA310B"/>
     <w:rsid w:val="00AA63D4"/>
     <w:rsid w:val="00AB06E8"/>
     <w:rsid w:val="00AB1A4F"/>
     <w:rsid w:val="00AB1CD3"/>
     <w:rsid w:val="00AB352F"/>
     <w:rsid w:val="00AB3CC2"/>
     <w:rsid w:val="00AC274B"/>
     <w:rsid w:val="00AC4764"/>
     <w:rsid w:val="00AC6D36"/>
     <w:rsid w:val="00AD0CBA"/>
     <w:rsid w:val="00AD26E2"/>
-    <w:rsid w:val="00AD591F"/>
     <w:rsid w:val="00AD784C"/>
     <w:rsid w:val="00AE126A"/>
     <w:rsid w:val="00AE1BAE"/>
     <w:rsid w:val="00AE3005"/>
     <w:rsid w:val="00AE3BD5"/>
     <w:rsid w:val="00AE59A0"/>
     <w:rsid w:val="00AE7145"/>
     <w:rsid w:val="00AF0C57"/>
     <w:rsid w:val="00AF26F3"/>
     <w:rsid w:val="00AF3E17"/>
     <w:rsid w:val="00AF5F04"/>
     <w:rsid w:val="00B00672"/>
     <w:rsid w:val="00B01B4D"/>
     <w:rsid w:val="00B04489"/>
     <w:rsid w:val="00B06571"/>
     <w:rsid w:val="00B068BA"/>
     <w:rsid w:val="00B07217"/>
     <w:rsid w:val="00B13851"/>
     <w:rsid w:val="00B13B1C"/>
     <w:rsid w:val="00B14B5F"/>
     <w:rsid w:val="00B21F90"/>
     <w:rsid w:val="00B22291"/>
     <w:rsid w:val="00B23F9A"/>
     <w:rsid w:val="00B2417B"/>
     <w:rsid w:val="00B24E6F"/>
     <w:rsid w:val="00B26CB5"/>
     <w:rsid w:val="00B2752E"/>
     <w:rsid w:val="00B307CC"/>
     <w:rsid w:val="00B326B7"/>
     <w:rsid w:val="00B3588E"/>
-    <w:rsid w:val="00B40FC1"/>
     <w:rsid w:val="00B4198F"/>
     <w:rsid w:val="00B41F3D"/>
     <w:rsid w:val="00B431E8"/>
     <w:rsid w:val="00B45141"/>
     <w:rsid w:val="00B519CD"/>
     <w:rsid w:val="00B5273A"/>
     <w:rsid w:val="00B57329"/>
     <w:rsid w:val="00B60E61"/>
     <w:rsid w:val="00B62B50"/>
     <w:rsid w:val="00B635B7"/>
     <w:rsid w:val="00B63AE8"/>
     <w:rsid w:val="00B65950"/>
     <w:rsid w:val="00B66D83"/>
     <w:rsid w:val="00B672C0"/>
     <w:rsid w:val="00B676FD"/>
     <w:rsid w:val="00B678B6"/>
     <w:rsid w:val="00B706E8"/>
     <w:rsid w:val="00B75646"/>
     <w:rsid w:val="00B7629E"/>
     <w:rsid w:val="00B90729"/>
     <w:rsid w:val="00B907DA"/>
     <w:rsid w:val="00B91FFE"/>
     <w:rsid w:val="00B950BC"/>
     <w:rsid w:val="00B95AB9"/>
     <w:rsid w:val="00B9714C"/>
@@ -4617,208 +4548,212 @@
     <w:rsid w:val="00BA3F8D"/>
     <w:rsid w:val="00BA5DAE"/>
     <w:rsid w:val="00BB4F26"/>
     <w:rsid w:val="00BB7A10"/>
     <w:rsid w:val="00BC11A7"/>
     <w:rsid w:val="00BC60BE"/>
     <w:rsid w:val="00BC7468"/>
     <w:rsid w:val="00BC7D4F"/>
     <w:rsid w:val="00BC7ED7"/>
     <w:rsid w:val="00BD2850"/>
     <w:rsid w:val="00BD6049"/>
     <w:rsid w:val="00BE28D2"/>
     <w:rsid w:val="00BE4A64"/>
     <w:rsid w:val="00BE5E43"/>
     <w:rsid w:val="00BF557D"/>
     <w:rsid w:val="00BF7F58"/>
     <w:rsid w:val="00C01381"/>
     <w:rsid w:val="00C01AB1"/>
     <w:rsid w:val="00C026A0"/>
     <w:rsid w:val="00C03EA4"/>
     <w:rsid w:val="00C04F42"/>
     <w:rsid w:val="00C06137"/>
     <w:rsid w:val="00C06929"/>
     <w:rsid w:val="00C079B8"/>
     <w:rsid w:val="00C10037"/>
+    <w:rsid w:val="00C11E10"/>
     <w:rsid w:val="00C123EA"/>
     <w:rsid w:val="00C12A49"/>
     <w:rsid w:val="00C133EE"/>
     <w:rsid w:val="00C149D0"/>
     <w:rsid w:val="00C231A0"/>
     <w:rsid w:val="00C26588"/>
     <w:rsid w:val="00C26865"/>
     <w:rsid w:val="00C27DE9"/>
     <w:rsid w:val="00C32989"/>
     <w:rsid w:val="00C33388"/>
     <w:rsid w:val="00C35484"/>
     <w:rsid w:val="00C4173A"/>
     <w:rsid w:val="00C50DED"/>
     <w:rsid w:val="00C52217"/>
-    <w:rsid w:val="00C529E7"/>
     <w:rsid w:val="00C602FF"/>
     <w:rsid w:val="00C61174"/>
     <w:rsid w:val="00C6148F"/>
     <w:rsid w:val="00C621B1"/>
     <w:rsid w:val="00C62F7A"/>
     <w:rsid w:val="00C63B9C"/>
     <w:rsid w:val="00C6682F"/>
     <w:rsid w:val="00C67BF4"/>
     <w:rsid w:val="00C7275E"/>
     <w:rsid w:val="00C74C5D"/>
     <w:rsid w:val="00C863C4"/>
     <w:rsid w:val="00C920EA"/>
     <w:rsid w:val="00C93C3E"/>
     <w:rsid w:val="00CA12E3"/>
     <w:rsid w:val="00CA1476"/>
     <w:rsid w:val="00CA6611"/>
     <w:rsid w:val="00CA6AE6"/>
     <w:rsid w:val="00CA782F"/>
     <w:rsid w:val="00CB187B"/>
     <w:rsid w:val="00CB2835"/>
     <w:rsid w:val="00CB3285"/>
     <w:rsid w:val="00CB4500"/>
     <w:rsid w:val="00CC0C72"/>
     <w:rsid w:val="00CC2BFD"/>
     <w:rsid w:val="00CD1A9A"/>
     <w:rsid w:val="00CD3476"/>
     <w:rsid w:val="00CD64DF"/>
     <w:rsid w:val="00CE225F"/>
     <w:rsid w:val="00CF2F50"/>
     <w:rsid w:val="00CF4148"/>
     <w:rsid w:val="00CF6198"/>
-    <w:rsid w:val="00D00499"/>
+    <w:rsid w:val="00D01980"/>
     <w:rsid w:val="00D02919"/>
     <w:rsid w:val="00D04C61"/>
     <w:rsid w:val="00D05B8D"/>
     <w:rsid w:val="00D05B9B"/>
     <w:rsid w:val="00D065A2"/>
     <w:rsid w:val="00D079AA"/>
     <w:rsid w:val="00D07F00"/>
     <w:rsid w:val="00D1130F"/>
     <w:rsid w:val="00D17B72"/>
     <w:rsid w:val="00D3185C"/>
     <w:rsid w:val="00D3205F"/>
     <w:rsid w:val="00D32B1C"/>
     <w:rsid w:val="00D3318E"/>
     <w:rsid w:val="00D33E72"/>
     <w:rsid w:val="00D344FC"/>
     <w:rsid w:val="00D35BD6"/>
     <w:rsid w:val="00D361B5"/>
     <w:rsid w:val="00D402DB"/>
     <w:rsid w:val="00D411A2"/>
     <w:rsid w:val="00D4606D"/>
     <w:rsid w:val="00D47310"/>
     <w:rsid w:val="00D50B9C"/>
     <w:rsid w:val="00D52D73"/>
     <w:rsid w:val="00D52E58"/>
     <w:rsid w:val="00D56B20"/>
     <w:rsid w:val="00D578B3"/>
     <w:rsid w:val="00D618F4"/>
     <w:rsid w:val="00D714CC"/>
     <w:rsid w:val="00D75EA7"/>
     <w:rsid w:val="00D81ADF"/>
     <w:rsid w:val="00D81F21"/>
     <w:rsid w:val="00D8423D"/>
     <w:rsid w:val="00D84658"/>
     <w:rsid w:val="00D864F2"/>
     <w:rsid w:val="00D943F8"/>
     <w:rsid w:val="00D95470"/>
     <w:rsid w:val="00D96B55"/>
     <w:rsid w:val="00DA2619"/>
     <w:rsid w:val="00DA2E57"/>
     <w:rsid w:val="00DA4239"/>
     <w:rsid w:val="00DA65DE"/>
     <w:rsid w:val="00DB0B61"/>
     <w:rsid w:val="00DB1474"/>
     <w:rsid w:val="00DB2962"/>
+    <w:rsid w:val="00DB4B65"/>
     <w:rsid w:val="00DB52FB"/>
     <w:rsid w:val="00DC013B"/>
     <w:rsid w:val="00DC090B"/>
     <w:rsid w:val="00DC1679"/>
     <w:rsid w:val="00DC219B"/>
     <w:rsid w:val="00DC2CF1"/>
     <w:rsid w:val="00DC3A7C"/>
     <w:rsid w:val="00DC4FCF"/>
     <w:rsid w:val="00DC50E0"/>
     <w:rsid w:val="00DC6386"/>
     <w:rsid w:val="00DD1130"/>
     <w:rsid w:val="00DD1951"/>
     <w:rsid w:val="00DD487D"/>
     <w:rsid w:val="00DD4E83"/>
     <w:rsid w:val="00DD6628"/>
     <w:rsid w:val="00DD6945"/>
     <w:rsid w:val="00DE2D04"/>
     <w:rsid w:val="00DE3250"/>
     <w:rsid w:val="00DE6028"/>
     <w:rsid w:val="00DE6C85"/>
     <w:rsid w:val="00DE78A3"/>
     <w:rsid w:val="00DF1A71"/>
     <w:rsid w:val="00DF50FC"/>
     <w:rsid w:val="00DF68C7"/>
     <w:rsid w:val="00DF731A"/>
     <w:rsid w:val="00E06B75"/>
     <w:rsid w:val="00E11332"/>
     <w:rsid w:val="00E11352"/>
+    <w:rsid w:val="00E1353E"/>
     <w:rsid w:val="00E170DC"/>
     <w:rsid w:val="00E17546"/>
     <w:rsid w:val="00E210B5"/>
+    <w:rsid w:val="00E23475"/>
     <w:rsid w:val="00E24EB5"/>
     <w:rsid w:val="00E261B3"/>
     <w:rsid w:val="00E26818"/>
     <w:rsid w:val="00E27FFC"/>
     <w:rsid w:val="00E30B15"/>
     <w:rsid w:val="00E33237"/>
     <w:rsid w:val="00E35527"/>
     <w:rsid w:val="00E40181"/>
     <w:rsid w:val="00E54950"/>
     <w:rsid w:val="00E55FB3"/>
     <w:rsid w:val="00E56A01"/>
     <w:rsid w:val="00E629A1"/>
     <w:rsid w:val="00E6794C"/>
     <w:rsid w:val="00E71591"/>
     <w:rsid w:val="00E71CEB"/>
     <w:rsid w:val="00E7474F"/>
     <w:rsid w:val="00E77901"/>
     <w:rsid w:val="00E80DE3"/>
     <w:rsid w:val="00E82C55"/>
     <w:rsid w:val="00E8312A"/>
     <w:rsid w:val="00E8787E"/>
     <w:rsid w:val="00E92AC3"/>
     <w:rsid w:val="00E93ABF"/>
     <w:rsid w:val="00E96EE9"/>
     <w:rsid w:val="00EA2F6A"/>
     <w:rsid w:val="00EA715E"/>
     <w:rsid w:val="00EB00E0"/>
     <w:rsid w:val="00EB05D5"/>
     <w:rsid w:val="00EB1931"/>
     <w:rsid w:val="00EC059F"/>
     <w:rsid w:val="00EC1F24"/>
     <w:rsid w:val="00EC20FF"/>
     <w:rsid w:val="00EC22F6"/>
     <w:rsid w:val="00EC666B"/>
     <w:rsid w:val="00EC7870"/>
     <w:rsid w:val="00ED195F"/>
+    <w:rsid w:val="00ED1D0B"/>
     <w:rsid w:val="00ED5B9B"/>
     <w:rsid w:val="00ED6BAD"/>
     <w:rsid w:val="00ED7447"/>
     <w:rsid w:val="00EE00D6"/>
     <w:rsid w:val="00EE11E7"/>
     <w:rsid w:val="00EE1488"/>
     <w:rsid w:val="00EE1730"/>
     <w:rsid w:val="00EE29AD"/>
     <w:rsid w:val="00EE3E24"/>
     <w:rsid w:val="00EE4D5D"/>
     <w:rsid w:val="00EE5131"/>
     <w:rsid w:val="00EF109B"/>
     <w:rsid w:val="00EF201C"/>
     <w:rsid w:val="00EF2C72"/>
     <w:rsid w:val="00EF36AF"/>
     <w:rsid w:val="00EF59A3"/>
     <w:rsid w:val="00EF6675"/>
     <w:rsid w:val="00F0063D"/>
     <w:rsid w:val="00F00F9C"/>
     <w:rsid w:val="00F01E5F"/>
     <w:rsid w:val="00F024F3"/>
     <w:rsid w:val="00F029DC"/>
     <w:rsid w:val="00F02ABA"/>
     <w:rsid w:val="00F03701"/>
     <w:rsid w:val="00F0437A"/>
@@ -7091,50 +7026,63 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010013BA49875A43704AB66D9A56DE5CE526" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="7b7bd1efb1f9a7f41b8916d5c5c5ad3a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c61032b6-079a-4ee8-8212-7e38f7e5cc9d" xmlns:ns3="33088d7d-0c77-4871-9003-71b6d751d43c" xmlns:ns4="5ce0f2b5-5be5-4508-bce9-d7011ece0659" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f7bc8f460d8a0f8bc01946eb1a2cc026" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="c61032b6-079a-4ee8-8212-7e38f7e5cc9d"/>
     <xsd:import namespace="33088d7d-0c77-4871-9003-71b6d751d43c"/>
     <xsd:import namespace="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -7356,165 +7304,151 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="5ce0f2b5-5be5-4508-bce9-d7011ece0659" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="c61032b6-079a-4ee8-8212-7e38f7e5cc9d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58CE1EBB-C189-4849-810F-0EC61D30BAF7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C30E650E-AC1E-48EA-81B8-1F904E97E90D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DFEB3115-2650-4D46-B641-BE25E909339B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c61032b6-079a-4ee8-8212-7e38f7e5cc9d"/>
     <ds:schemaRef ds:uri="33088d7d-0c77-4871-9003-71b6d751d43c"/>
     <ds:schemaRef ds:uri="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...14 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66AC28CD-794A-4DE5-9080-AF945367D2AC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
     <ds:schemaRef ds:uri="c61032b6-079a-4ee8-8212-7e38f7e5cc9d"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>110</Words>
-  <Characters>629</Characters>
+  <Words>99</Words>
+  <Characters>566</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>5</Lines>
+  <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Limited Demand Properties</vt:lpstr>
+      <vt:lpstr>Limited demand properties - October 2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Victoria State Government, Department of Families, Fairness and Housing</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>738</CharactersWithSpaces>
+  <CharactersWithSpaces>664</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Limited Demand Properties</dc:title>
-  <dc:subject/>
+  <dc:title>Limited demand properties - October 2026</dc:title>
+  <dc:subject>Limited demand properties</dc:subject>
   <dc:creator>Housing Business Operations</dc:creator>
-  <cp:keywords>properties,</cp:keywords>
-  <cp:revision></cp:revision>
+  <cp:keywords>limited demand, properties</cp:keywords>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Language">
     <vt:lpwstr>English</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x01010013BA49875A43704AB66D9A56DE5CE526</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="version">
     <vt:lpwstr>2022v1 15032022</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="O365portals">
     <vt:lpwstr>https://dhhsvicgovau.sharepoint.com/:w:/s/dffh/Ed1G_4r4BHNHgqOGDkeMWhcB0Lm5z1k7mSu1dsrFHD18Fg?e=GtzvTT, DFFH A4 portrait factsheet Teal (O365)</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_ProgID">
     <vt:lpwstr/>
   </property>