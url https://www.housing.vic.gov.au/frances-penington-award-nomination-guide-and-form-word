--- v2 (2026-03-29)
+++ v3 (2026-08-24)
@@ -888,55 +888,50 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Do they currently live in public or community housing?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="642667"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="642667"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="642667"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="642667"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="53D6A6B4" w14:textId="77777777" w:rsidR="001D0FB7" w:rsidRPr="001D0FB7" w:rsidRDefault="001D0FB7" w:rsidP="001D0FB7">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="28C196B0" w14:textId="77777777" w:rsidR="001D0FB7" w:rsidRDefault="001D0FB7" w:rsidP="001D0FB7">
-[...3 lines deleted...]
-    </w:p>
     <w:p w14:paraId="1DF6BD7D" w14:textId="77777777" w:rsidR="001D0FB7" w:rsidRDefault="001D0FB7" w:rsidP="00DF784F">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:color w:val="53565A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0ADB44BE" w14:textId="75D5B67E" w:rsidR="001D0FB7" w:rsidRPr="00A71A84" w:rsidRDefault="001D0FB7" w:rsidP="001D0FB7">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00A71A84">
         <w:lastRenderedPageBreak/>
         <w:t>Voluntary achievement</w:t>
       </w:r>
       <w:r w:rsidR="00646450">
         <w:t xml:space="preserve"> and community connection</w:t>
       </w:r>
@@ -1603,69 +1598,83 @@
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> name and </w:t>
       </w:r>
       <w:r w:rsidRPr="00A71A84">
         <w:rPr>
           <w:rFonts w:ascii="Helv" w:hAnsi="Helv" w:cs="Helv"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>my/our</w:t>
       </w:r>
       <w:r w:rsidRPr="00A71A84">
         <w:rPr>
           <w:rFonts w:ascii="Helv" w:hAnsi="Helv" w:cs="Helv"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> photograph to external media organisations for the purpose of publication in relation to the award.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67F24772" w14:textId="0C844641" w:rsidR="001D0FB7" w:rsidRPr="00A71A84" w:rsidRDefault="001D0FB7" w:rsidP="001D0FB7">
+    <w:p w14:paraId="45A7CB3E" w14:textId="09A8E9E3" w:rsidR="009D03B8" w:rsidRPr="00E932CD" w:rsidRDefault="001D0FB7" w:rsidP="009D03B8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00A71A84">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>I/we</w:t>
       </w:r>
       <w:r w:rsidRPr="00A71A84">
         <w:t xml:space="preserve"> acknowledge that the Department of Family, Fairness and Housing will store this information </w:t>
       </w:r>
       <w:r w:rsidR="003E3E9F" w:rsidRPr="00A71A84">
         <w:t>securely and</w:t>
       </w:r>
       <w:r w:rsidRPr="00A71A84">
         <w:t xml:space="preserve"> will not use this information for any other purpose (except as required by law).</w:t>
+      </w:r>
+      <w:r w:rsidR="009D03B8">
+        <w:t xml:space="preserve"> You can read the Department’s privacy policy at the following link: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidR="009D03B8" w:rsidRPr="008860F7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://www.dffh.vic.gov.au/publications/privacy-policy</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="009D03B8">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54ABC976" w14:textId="77777777" w:rsidR="001D0FB7" w:rsidRPr="00A71A84" w:rsidRDefault="001D0FB7" w:rsidP="001D0FB7">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00A71A84">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>I/we</w:t>
       </w:r>
       <w:r w:rsidRPr="00A71A84">
         <w:t xml:space="preserve"> understand that </w:t>
       </w:r>
       <w:r w:rsidRPr="00A71A84">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>I/we</w:t>
       </w:r>
       <w:r w:rsidRPr="00A71A84">
         <w:t xml:space="preserve"> may access, change or withdraw this information, including this nomination as a whole, at any time.</w:t>
@@ -1730,64 +1739,89 @@
     </w:tbl>
     <w:p w14:paraId="5F642D30" w14:textId="77777777" w:rsidR="001D0FB7" w:rsidRPr="00A71A84" w:rsidRDefault="001D0FB7" w:rsidP="001D0FB7">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="00A71A84">
         <w:t>Declaration by you (the person making this nomination)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="212667F3" w14:textId="77777777" w:rsidR="001D0FB7" w:rsidRPr="00A71A84" w:rsidRDefault="001D0FB7" w:rsidP="001D0FB7">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00A71A84">
         <w:t>By submitting this nomination for the Frances Penington Award, I certify that all information provided is true and correct.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="596EA320" w14:textId="77777777" w:rsidR="001D0FB7" w:rsidRPr="00A71A84" w:rsidRDefault="001D0FB7" w:rsidP="001D0FB7">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00A71A84">
         <w:t>I agree that the Department of Family, Fairness and Housing may collect the personal information about me provided with this nomination and use this information to assess nominations for the award and for publicity purposes in connection with the award.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0474F844" w14:textId="556AA672" w:rsidR="001D0FB7" w:rsidRPr="00A71A84" w:rsidRDefault="001D0FB7" w:rsidP="001D0FB7">
+    <w:p w14:paraId="0B6F2BF7" w14:textId="05D07BEE" w:rsidR="009D03B8" w:rsidRPr="00E932CD" w:rsidRDefault="001D0FB7" w:rsidP="009D03B8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00A71A84">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">I acknowledge that the Department of Family, Fairness and Housing will store this information </w:t>
       </w:r>
       <w:r w:rsidR="003E3E9F" w:rsidRPr="00A71A84">
         <w:t>securely and</w:t>
       </w:r>
       <w:r w:rsidRPr="00A71A84">
-        <w:t xml:space="preserve"> will not use this information for any other purpose (except as required by law).</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> will not use this information for any other purpose (except as required by law</w:t>
+      </w:r>
+      <w:r w:rsidR="005F52CF" w:rsidRPr="00A71A84">
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidR="005F52CF">
+        <w:t xml:space="preserve"> You</w:t>
+      </w:r>
+      <w:r w:rsidR="009D03B8">
+        <w:t xml:space="preserve"> can read the Department’s privacy policy at the following link: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidR="009D03B8" w:rsidRPr="008860F7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://www.dffh.vic.gov.au/publications/privacy-policy</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="009D03B8">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0474F844" w14:textId="42F6650B" w:rsidR="001D0FB7" w:rsidRPr="00A71A84" w:rsidRDefault="001D0FB7" w:rsidP="001D0FB7">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="166502ED" w14:textId="77777777" w:rsidR="001D0FB7" w:rsidRPr="00A71A84" w:rsidRDefault="001D0FB7" w:rsidP="001D0FB7">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00A71A84">
         <w:t>I understand that I may access, change or withdraw this information, including this nomination as a whole, at any time.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10206" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="642667"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="642667"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="642667"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="642667"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="642667"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="642667"/>
         </w:tblBorders>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10206"/>
@@ -1944,78 +1978,78 @@
         <w:t xml:space="preserve">or </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64E8A9EC" w14:textId="60C5CC09" w:rsidR="001D0FB7" w:rsidRPr="00A71A84" w:rsidRDefault="004B36AF" w:rsidP="001D0FB7">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C5DCA">
         <w:t>Email Housing Business Operations</w:t>
       </w:r>
       <w:r w:rsidR="001D0FB7" w:rsidRPr="00A71A84">
         <w:t xml:space="preserve"> housingbusiness.</w:t>
       </w:r>
       <w:r>
         <w:t>operations</w:t>
       </w:r>
       <w:r w:rsidR="001D0FB7" w:rsidRPr="00A71A84">
         <w:t>@dffh.vic.gov.au the completed scanned nomination form (with completed declaration and signatures</w:t>
       </w:r>
       <w:r w:rsidR="000C5DCA">
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidR="000C5DCA" w:rsidRPr="00F83BDF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>housingbusiness.operations@dffh.vic.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="001D0FB7" w:rsidRPr="00A71A84">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18E1BEEB" w14:textId="77777777" w:rsidR="00C449FA" w:rsidRPr="00A71A84" w:rsidRDefault="00C449FA" w:rsidP="000C5DCA">
       <w:pPr>
         <w:pStyle w:val="Accessibilitypara"/>
         <w:spacing w:before="600"/>
       </w:pPr>
       <w:bookmarkStart w:id="32" w:name="_Hlk100664702"/>
       <w:r w:rsidRPr="00A71A84">
         <w:t xml:space="preserve">To receive this publication in an accessible format, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C449FA">
         <w:t>email</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00C449FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>housingbusiness.operations@dffh.vic.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A71A84">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2766036E" w14:textId="77777777" w:rsidR="00C449FA" w:rsidRPr="00A71A84" w:rsidRDefault="00C449FA" w:rsidP="001D0FB7">
       <w:pPr>
         <w:pStyle w:val="Imprint"/>
       </w:pPr>
       <w:r w:rsidRPr="00A71A84">
         <w:t>Authorised and published by the Victorian Government, 1 Treasury Place, Melbourne.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F9E666F" w14:textId="2F66852E" w:rsidR="00C449FA" w:rsidRPr="00A71A84" w:rsidRDefault="00C449FA" w:rsidP="001D0FB7">
       <w:pPr>
         <w:pStyle w:val="Imprint"/>
       </w:pPr>
       <w:r w:rsidRPr="00A71A84">
         <w:t>© State of Victoria, Department of Families, Fairness and Housing</w:t>
@@ -2036,104 +2070,104 @@
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
       <w:r w:rsidR="0043391E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00A71A84">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4ACC7123" w14:textId="6A640BFD" w:rsidR="00C449FA" w:rsidRPr="00A71A84" w:rsidRDefault="00C449FA" w:rsidP="001D0FB7">
       <w:pPr>
         <w:pStyle w:val="Imprint"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A71A84">
         <w:t xml:space="preserve">Available on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="00F26884">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Social Housing Volunteers Awards page on the Housing website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A71A84">
         <w:t xml:space="preserve"> http</w:t>
       </w:r>
       <w:r w:rsidR="002D7DB3">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00A71A84">
         <w:t>://housing.vic.gov.au/social-housing-volunteer-awards.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:p w14:paraId="312DEA78" w14:textId="77777777" w:rsidR="00162CA9" w:rsidRDefault="00162CA9" w:rsidP="00162CA9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00162CA9" w:rsidSect="00593A99">
-      <w:headerReference w:type="default" r:id="rId17"/>
-      <w:footerReference w:type="default" r:id="rId18"/>
+      <w:headerReference w:type="default" r:id="rId19"/>
+      <w:footerReference w:type="default" r:id="rId20"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="851" w:bottom="851" w:left="851" w:header="680" w:footer="567" w:gutter="0"/>
       <w:cols w:space="340"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="34CBA40C" w14:textId="77777777" w:rsidR="005E4B7F" w:rsidRDefault="005E4B7F">
+    <w:p w14:paraId="68A34890" w14:textId="77777777" w:rsidR="00CE4975" w:rsidRDefault="00CE4975">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03612BAB" w14:textId="77777777" w:rsidR="005E4B7F" w:rsidRDefault="005E4B7F"/>
+    <w:p w14:paraId="5B23A5A9" w14:textId="77777777" w:rsidR="00CE4975" w:rsidRDefault="00CE4975"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1ED3A721" w14:textId="77777777" w:rsidR="005E4B7F" w:rsidRDefault="005E4B7F">
+    <w:p w14:paraId="1FA8DBDD" w14:textId="77777777" w:rsidR="00CE4975" w:rsidRDefault="00CE4975">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38BF6F43" w14:textId="77777777" w:rsidR="005E4B7F" w:rsidRDefault="005E4B7F"/>
+    <w:p w14:paraId="2C077C56" w14:textId="77777777" w:rsidR="00CE4975" w:rsidRDefault="00CE4975"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -2147,72 +2181,72 @@
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
+    <w:altName w:val="Ebrima"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -2292,66 +2326,66 @@
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6434A8BE" w14:textId="44C550B4" w:rsidR="00593A99" w:rsidRPr="00F65AA9" w:rsidRDefault="00593A99" w:rsidP="00EF2C72">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7FCD15FC" w14:textId="77777777" w:rsidR="005E4B7F" w:rsidRDefault="005E4B7F" w:rsidP="00207717">
+    <w:p w14:paraId="5645819D" w14:textId="77777777" w:rsidR="00CE4975" w:rsidRDefault="00CE4975" w:rsidP="00207717">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7304350C" w14:textId="77777777" w:rsidR="005E4B7F" w:rsidRDefault="005E4B7F">
+    <w:p w14:paraId="2B577652" w14:textId="77777777" w:rsidR="00CE4975" w:rsidRDefault="00CE4975">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0373F6CA" w14:textId="77777777" w:rsidR="005E4B7F" w:rsidRDefault="005E4B7F"/>
+    <w:p w14:paraId="5562FF61" w14:textId="77777777" w:rsidR="00CE4975" w:rsidRDefault="00CE4975"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="01FD96D1" w14:textId="2DDC2FC8" w:rsidR="00E261B3" w:rsidRPr="0051568D" w:rsidRDefault="00346CAC" w:rsidP="00D3034B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t>202</w:t>
     </w:r>
     <w:r w:rsidR="00260954">
       <w:t>6</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> Social Housing Awards g</w:t>
     </w:r>
     <w:r w:rsidR="00D3034B" w:rsidRPr="00D3034B">
       <w:t>uide and nomination form</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> -</w:t>
     </w:r>
@@ -5006,94 +5040,96 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="1235044654">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="5004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="181"/>
   <w:drawingGridVerticalSpacing w:val="181"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C04F42"/>
     <w:rsid w:val="00000719"/>
     <w:rsid w:val="00002D68"/>
     <w:rsid w:val="00003403"/>
     <w:rsid w:val="00004475"/>
     <w:rsid w:val="00005347"/>
     <w:rsid w:val="000072B6"/>
     <w:rsid w:val="0001021B"/>
     <w:rsid w:val="00011D89"/>
     <w:rsid w:val="000154FD"/>
     <w:rsid w:val="00022271"/>
     <w:rsid w:val="000235E8"/>
     <w:rsid w:val="00024D89"/>
     <w:rsid w:val="000250B6"/>
     <w:rsid w:val="00025BF4"/>
     <w:rsid w:val="00033D81"/>
+    <w:rsid w:val="000362B8"/>
     <w:rsid w:val="00037366"/>
     <w:rsid w:val="00041BF0"/>
     <w:rsid w:val="00042C8A"/>
     <w:rsid w:val="0004536B"/>
     <w:rsid w:val="00046B68"/>
     <w:rsid w:val="000527DD"/>
     <w:rsid w:val="000554FF"/>
     <w:rsid w:val="000578B2"/>
     <w:rsid w:val="00060959"/>
     <w:rsid w:val="00060C8F"/>
     <w:rsid w:val="0006298A"/>
     <w:rsid w:val="000643BD"/>
     <w:rsid w:val="000663CD"/>
     <w:rsid w:val="000733FE"/>
     <w:rsid w:val="00074219"/>
     <w:rsid w:val="00074ED5"/>
     <w:rsid w:val="0008508E"/>
     <w:rsid w:val="00086557"/>
     <w:rsid w:val="00087951"/>
     <w:rsid w:val="0009113B"/>
     <w:rsid w:val="00093402"/>
     <w:rsid w:val="00094DA3"/>
     <w:rsid w:val="00096CD1"/>
     <w:rsid w:val="000A012C"/>
     <w:rsid w:val="000A0EB9"/>
@@ -5227,50 +5263,51 @@
     <w:rsid w:val="00267C3E"/>
     <w:rsid w:val="002709BB"/>
     <w:rsid w:val="0027131C"/>
     <w:rsid w:val="00273BAC"/>
     <w:rsid w:val="00274602"/>
     <w:rsid w:val="002763B3"/>
     <w:rsid w:val="002802E3"/>
     <w:rsid w:val="00280C4B"/>
     <w:rsid w:val="0028213D"/>
     <w:rsid w:val="002862F1"/>
     <w:rsid w:val="00291373"/>
     <w:rsid w:val="0029597D"/>
     <w:rsid w:val="002962C3"/>
     <w:rsid w:val="0029752B"/>
     <w:rsid w:val="002A0A9C"/>
     <w:rsid w:val="002A483C"/>
     <w:rsid w:val="002B0C7C"/>
     <w:rsid w:val="002B1729"/>
     <w:rsid w:val="002B36C7"/>
     <w:rsid w:val="002B4DD4"/>
     <w:rsid w:val="002B5277"/>
     <w:rsid w:val="002B5375"/>
     <w:rsid w:val="002B77C1"/>
     <w:rsid w:val="002C0ED7"/>
     <w:rsid w:val="002C2728"/>
+    <w:rsid w:val="002C2F2B"/>
     <w:rsid w:val="002D1E0D"/>
     <w:rsid w:val="002D5006"/>
     <w:rsid w:val="002D7DB3"/>
     <w:rsid w:val="002E01D0"/>
     <w:rsid w:val="002E161D"/>
     <w:rsid w:val="002E3100"/>
     <w:rsid w:val="002E6C95"/>
     <w:rsid w:val="002E7C36"/>
     <w:rsid w:val="002F3ADF"/>
     <w:rsid w:val="002F3D32"/>
     <w:rsid w:val="002F5F31"/>
     <w:rsid w:val="002F5F46"/>
     <w:rsid w:val="00302216"/>
     <w:rsid w:val="00303E53"/>
     <w:rsid w:val="00305CC1"/>
     <w:rsid w:val="00306E5F"/>
     <w:rsid w:val="00307E14"/>
     <w:rsid w:val="00314054"/>
     <w:rsid w:val="00316F27"/>
     <w:rsid w:val="003214F1"/>
     <w:rsid w:val="00322E4B"/>
     <w:rsid w:val="003252EE"/>
     <w:rsid w:val="00327870"/>
     <w:rsid w:val="0033259D"/>
     <w:rsid w:val="003333D2"/>
@@ -5428,50 +5465,51 @@
     <w:rsid w:val="005A479D"/>
     <w:rsid w:val="005B00B0"/>
     <w:rsid w:val="005B1C6D"/>
     <w:rsid w:val="005B21B6"/>
     <w:rsid w:val="005B2DAF"/>
     <w:rsid w:val="005B3A08"/>
     <w:rsid w:val="005B7A63"/>
     <w:rsid w:val="005C0955"/>
     <w:rsid w:val="005C49DA"/>
     <w:rsid w:val="005C50F3"/>
     <w:rsid w:val="005C54B5"/>
     <w:rsid w:val="005C5D80"/>
     <w:rsid w:val="005C5D91"/>
     <w:rsid w:val="005D07B8"/>
     <w:rsid w:val="005D1125"/>
     <w:rsid w:val="005D6597"/>
     <w:rsid w:val="005E14E7"/>
     <w:rsid w:val="005E26A3"/>
     <w:rsid w:val="005E2ECB"/>
     <w:rsid w:val="005E447E"/>
     <w:rsid w:val="005E4B7F"/>
     <w:rsid w:val="005E4FD1"/>
     <w:rsid w:val="005F0775"/>
     <w:rsid w:val="005F0CF5"/>
     <w:rsid w:val="005F21EB"/>
+    <w:rsid w:val="005F52CF"/>
     <w:rsid w:val="005F64CF"/>
     <w:rsid w:val="006041AD"/>
     <w:rsid w:val="00605908"/>
     <w:rsid w:val="00607850"/>
     <w:rsid w:val="00610D7C"/>
     <w:rsid w:val="00613414"/>
     <w:rsid w:val="00620154"/>
     <w:rsid w:val="006203EF"/>
     <w:rsid w:val="0062408D"/>
     <w:rsid w:val="006240CC"/>
     <w:rsid w:val="00624940"/>
     <w:rsid w:val="006254F8"/>
     <w:rsid w:val="00627DA7"/>
     <w:rsid w:val="00630DA4"/>
     <w:rsid w:val="00631CD4"/>
     <w:rsid w:val="00632597"/>
     <w:rsid w:val="00634D13"/>
     <w:rsid w:val="006358B4"/>
     <w:rsid w:val="00641724"/>
     <w:rsid w:val="006419AA"/>
     <w:rsid w:val="00644B1F"/>
     <w:rsid w:val="00644B7E"/>
     <w:rsid w:val="006454E6"/>
     <w:rsid w:val="00646235"/>
     <w:rsid w:val="00646450"/>
@@ -5541,50 +5579,51 @@
     <w:rsid w:val="007711A0"/>
     <w:rsid w:val="00772D5E"/>
     <w:rsid w:val="0077463E"/>
     <w:rsid w:val="00776928"/>
     <w:rsid w:val="00776E0F"/>
     <w:rsid w:val="007774B1"/>
     <w:rsid w:val="00777BE1"/>
     <w:rsid w:val="007833D8"/>
     <w:rsid w:val="00785677"/>
     <w:rsid w:val="00786F16"/>
     <w:rsid w:val="00791BD7"/>
     <w:rsid w:val="007933F7"/>
     <w:rsid w:val="00796E20"/>
     <w:rsid w:val="00797C32"/>
     <w:rsid w:val="007A11E8"/>
     <w:rsid w:val="007B0914"/>
     <w:rsid w:val="007B1374"/>
     <w:rsid w:val="007B32E5"/>
     <w:rsid w:val="007B3DB9"/>
     <w:rsid w:val="007B589F"/>
     <w:rsid w:val="007B6186"/>
     <w:rsid w:val="007B73BC"/>
     <w:rsid w:val="007B78B3"/>
     <w:rsid w:val="007C1838"/>
     <w:rsid w:val="007C20B9"/>
+    <w:rsid w:val="007C686D"/>
     <w:rsid w:val="007C7301"/>
     <w:rsid w:val="007C7859"/>
     <w:rsid w:val="007C7F28"/>
     <w:rsid w:val="007D1466"/>
     <w:rsid w:val="007D2BDE"/>
     <w:rsid w:val="007D2FB6"/>
     <w:rsid w:val="007D49EB"/>
     <w:rsid w:val="007D5E1C"/>
     <w:rsid w:val="007E0DE2"/>
     <w:rsid w:val="007E3B98"/>
     <w:rsid w:val="007E417A"/>
     <w:rsid w:val="007F31B6"/>
     <w:rsid w:val="007F546C"/>
     <w:rsid w:val="007F625F"/>
     <w:rsid w:val="007F665E"/>
     <w:rsid w:val="00800412"/>
     <w:rsid w:val="0080587B"/>
     <w:rsid w:val="00806468"/>
     <w:rsid w:val="008119CA"/>
     <w:rsid w:val="00811BBF"/>
     <w:rsid w:val="008130C4"/>
     <w:rsid w:val="008155F0"/>
     <w:rsid w:val="00816735"/>
     <w:rsid w:val="00820141"/>
     <w:rsid w:val="00820E0C"/>
@@ -5679,50 +5718,51 @@
     <w:rsid w:val="00986E6B"/>
     <w:rsid w:val="00990032"/>
     <w:rsid w:val="00990B19"/>
     <w:rsid w:val="0099153B"/>
     <w:rsid w:val="00991769"/>
     <w:rsid w:val="0099232C"/>
     <w:rsid w:val="00994386"/>
     <w:rsid w:val="00994791"/>
     <w:rsid w:val="00995DF2"/>
     <w:rsid w:val="009A13D8"/>
     <w:rsid w:val="009A279E"/>
     <w:rsid w:val="009A3015"/>
     <w:rsid w:val="009A3490"/>
     <w:rsid w:val="009B0A6F"/>
     <w:rsid w:val="009B0A94"/>
     <w:rsid w:val="009B2AE8"/>
     <w:rsid w:val="009B5622"/>
     <w:rsid w:val="009B581A"/>
     <w:rsid w:val="009B59E9"/>
     <w:rsid w:val="009B70AA"/>
     <w:rsid w:val="009C1A3D"/>
     <w:rsid w:val="009C1CB1"/>
     <w:rsid w:val="009C5E77"/>
     <w:rsid w:val="009C7A7E"/>
     <w:rsid w:val="009D02E8"/>
+    <w:rsid w:val="009D03B8"/>
     <w:rsid w:val="009D51D0"/>
     <w:rsid w:val="009D70A4"/>
     <w:rsid w:val="009D7A52"/>
     <w:rsid w:val="009D7B14"/>
     <w:rsid w:val="009E08D1"/>
     <w:rsid w:val="009E1B95"/>
     <w:rsid w:val="009E496F"/>
     <w:rsid w:val="009E4B0D"/>
     <w:rsid w:val="009E5250"/>
     <w:rsid w:val="009E7A69"/>
     <w:rsid w:val="009E7F92"/>
     <w:rsid w:val="009F02A3"/>
     <w:rsid w:val="009F2F27"/>
     <w:rsid w:val="009F34AA"/>
     <w:rsid w:val="009F6BCB"/>
     <w:rsid w:val="009F7B78"/>
     <w:rsid w:val="00A0057A"/>
     <w:rsid w:val="00A02FA1"/>
     <w:rsid w:val="00A04CCE"/>
     <w:rsid w:val="00A07421"/>
     <w:rsid w:val="00A0776B"/>
     <w:rsid w:val="00A10FB9"/>
     <w:rsid w:val="00A11421"/>
     <w:rsid w:val="00A11FD8"/>
     <w:rsid w:val="00A1389F"/>
@@ -5874,50 +5914,51 @@
     <w:rsid w:val="00C63B9C"/>
     <w:rsid w:val="00C6682F"/>
     <w:rsid w:val="00C67BF4"/>
     <w:rsid w:val="00C7275E"/>
     <w:rsid w:val="00C74C5D"/>
     <w:rsid w:val="00C82621"/>
     <w:rsid w:val="00C863C4"/>
     <w:rsid w:val="00C920EA"/>
     <w:rsid w:val="00C93C3E"/>
     <w:rsid w:val="00CA12E3"/>
     <w:rsid w:val="00CA1476"/>
     <w:rsid w:val="00CA6611"/>
     <w:rsid w:val="00CA6AE6"/>
     <w:rsid w:val="00CA782F"/>
     <w:rsid w:val="00CB187B"/>
     <w:rsid w:val="00CB2835"/>
     <w:rsid w:val="00CB3285"/>
     <w:rsid w:val="00CB4500"/>
     <w:rsid w:val="00CC0C72"/>
     <w:rsid w:val="00CC2BFD"/>
     <w:rsid w:val="00CD1A9A"/>
     <w:rsid w:val="00CD3476"/>
     <w:rsid w:val="00CD64DF"/>
     <w:rsid w:val="00CE225F"/>
     <w:rsid w:val="00CE456C"/>
+    <w:rsid w:val="00CE4975"/>
     <w:rsid w:val="00CE6B42"/>
     <w:rsid w:val="00CF2F50"/>
     <w:rsid w:val="00CF4148"/>
     <w:rsid w:val="00CF6198"/>
     <w:rsid w:val="00D02919"/>
     <w:rsid w:val="00D04C61"/>
     <w:rsid w:val="00D05B8D"/>
     <w:rsid w:val="00D05B9B"/>
     <w:rsid w:val="00D065A2"/>
     <w:rsid w:val="00D079AA"/>
     <w:rsid w:val="00D07F00"/>
     <w:rsid w:val="00D1130F"/>
     <w:rsid w:val="00D13B64"/>
     <w:rsid w:val="00D17B72"/>
     <w:rsid w:val="00D3034B"/>
     <w:rsid w:val="00D3185C"/>
     <w:rsid w:val="00D3205F"/>
     <w:rsid w:val="00D3318E"/>
     <w:rsid w:val="00D33E72"/>
     <w:rsid w:val="00D35BD6"/>
     <w:rsid w:val="00D361B5"/>
     <w:rsid w:val="00D402DB"/>
     <w:rsid w:val="00D411A2"/>
     <w:rsid w:val="00D4606D"/>
     <w:rsid w:val="00D50B9C"/>
@@ -8003,51 +8044,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2146117194">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.housing.vic.gov.au/social-housing-volunteer-awards" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.housing.vic.gov.au/social-housing-volunteer-awards" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:housingbusiness.operations@dffh.vic.gov.au" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:housingbusiness.operations@dffh.vic.gov.au" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.housing.vic.gov.au/social-housing-volunteer-awards" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.housing.vic.gov.au/social-housing-volunteer-awards" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:housingbusiness.operations@dffh.vic.gov.au" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:housingbusiness.operations@dffh.vic.gov.au" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dffh.vic.gov.au/publications/privacy-policy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dffh.vic.gov.au/publications/privacy-policy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -8312,59 +8353,70 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="c61032b6-079a-4ee8-8212-7e38f7e5cc9d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="5ce0f2b5-5be5-4508-bce9-d7011ece0659" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010013BA49875A43704AB66D9A56DE5CE526" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0a33d3243d06cd3835703d51b1ec0e1d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c61032b6-079a-4ee8-8212-7e38f7e5cc9d" xmlns:ns3="33088d7d-0c77-4871-9003-71b6d751d43c" xmlns:ns4="5ce0f2b5-5be5-4508-bce9-d7011ece0659" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4e6874b8fc259afd80796c55e62b150f" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="c61032b6-079a-4ee8-8212-7e38f7e5cc9d"/>
     <xsd:import namespace="33088d7d-0c77-4871-9003-71b6d751d43c"/>
     <xsd:import namespace="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -8586,143 +8638,132 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66AC28CD-794A-4DE5-9080-AF945367D2AC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c61032b6-079a-4ee8-8212-7e38f7e5cc9d"/>
+    <ds:schemaRef ds:uri="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58CE1EBB-C189-4849-810F-0EC61D30BAF7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2A545D8D-383D-44EA-BAB3-C49329A09DA4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c61032b6-079a-4ee8-8212-7e38f7e5cc9d"/>
     <ds:schemaRef ds:uri="33088d7d-0c77-4871-9003-71b6d751d43c"/>
     <ds:schemaRef ds:uri="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C30E650E-AC1E-48EA-81B8-1F904E97E90D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-  </ds:schemaRefs>
-[...9 lines deleted...]
-    <ds:schemaRef ds:uri="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>5376</Characters>
+  <Pages>5</Pages>
+  <Words>1001</Words>
+  <Characters>5710</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>44</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>47</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>2026 Social Housing Volunteer Awards</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>Victoria State Government, Department of Families, Fairness and Housing</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6307</CharactersWithSpaces>
+  <CharactersWithSpaces>6698</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HLinks>
     <vt:vector size="48" baseType="variant">
       <vt:variant>
         <vt:i4>7602296</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>36</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://intranet.dhhs.vic.gov.au/graphic-design-process</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>7209064</vt:i4>
       </vt:variant>