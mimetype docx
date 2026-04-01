--- v0 (2025-10-15)
+++ v1 (2026-04-01)
@@ -12,6177 +12,9641 @@
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6FA8325E" w14:textId="1FA8EF0F" w:rsidR="0074696E" w:rsidRPr="00280C4B" w:rsidRDefault="00E15EAE" w:rsidP="00280C4B">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sectionbreakfirstpage"/>
+    <w:p w14:paraId="22A124A1" w14:textId="1EBBF021" w:rsidR="00A62D44" w:rsidRPr="00280C4B" w:rsidRDefault="00E15EAE" w:rsidP="001A012D">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:sectPr w:rsidR="00A62D44" w:rsidRPr="00280C4B" w:rsidSect="005A38E7">
+          <w:headerReference w:type="default" r:id="rId11"/>
+          <w:footerReference w:type="default" r:id="rId12"/>
+          <w:footerReference w:type="first" r:id="rId13"/>
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1985" w:right="851" w:bottom="1701" w:left="851" w:header="340" w:footer="1701" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="2EE7D6CA" wp14:editId="33E4AB0B">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7534800" cy="1382400"/>
             <wp:effectExtent l="0" t="0" r="9525" b="8255"/>
             <wp:wrapNone/>
             <wp:docPr id="2" name="Picture 2" descr="Victorian Housing Register"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="Picture 2" descr="Victorian Housing Register"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11"/>
+                    <a:blip r:embed="rId14"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7534800" cy="1382400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22A124A1" w14:textId="77777777" w:rsidR="00A62D44" w:rsidRPr="00280C4B" w:rsidRDefault="00A62D44" w:rsidP="00280C4B">
-[...12 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="2A0BE0C5" w14:textId="395F3788" w:rsidR="001A012D" w:rsidRDefault="001A012D" w:rsidP="0043546B">
+      <w:pPr>
+        <w:pStyle w:val="Documenttitle"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk173419679"/>
+      <w:r>
+        <w:t>Additional household member form</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="47DD1345" w14:textId="77777777" w:rsidR="007A3AFA" w:rsidRDefault="007A3AFA" w:rsidP="0016037B">
-[...33 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="0CBF5D9A" w14:textId="153295C1" w:rsidR="00AD784C" w:rsidRDefault="00AD784C" w:rsidP="0043546B">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc215045499"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00B57329">
         <w:t>Contents</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="729F6F5C" w14:textId="2D0C3287" w:rsidR="005052A8" w:rsidRDefault="00FD0E21">
+    <w:p w14:paraId="2F16BEAA" w14:textId="169D5D59" w:rsidR="00662E4E" w:rsidRPr="00662E4E" w:rsidRDefault="00662E4E" w:rsidP="00662E4E">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00662E4E">
+        <w:t>you</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> are filling in this form digitally, page numbers may change</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="484E5B9F" w14:textId="5D15B885" w:rsidR="00D5201B" w:rsidRDefault="00FD0E21">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-1" \h \z \u </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc185939172" w:history="1">
-        <w:r w:rsidR="005052A8" w:rsidRPr="00E0237E">
+      <w:hyperlink w:anchor="_Toc215045499" w:history="1">
+        <w:r w:rsidR="00D5201B" w:rsidRPr="00505E71">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Filling in this form</w:t>
+          <w:t>Contents</w:t>
         </w:r>
-        <w:r w:rsidR="005052A8">
+        <w:r w:rsidR="00D5201B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="005052A8">
+        <w:r w:rsidR="00D5201B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="005052A8">
+        <w:r w:rsidR="00D5201B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc185939172 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215045499 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="005052A8">
+        <w:r w:rsidR="00D5201B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="005052A8">
+        <w:r w:rsidR="00D5201B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005052A8">
+        <w:r w:rsidR="00D5201B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="005052A8">
+        <w:r w:rsidR="00D5201B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="69802251" w14:textId="03786257" w:rsidR="005052A8" w:rsidRDefault="005052A8">
+    <w:p w14:paraId="011DB6C3" w14:textId="3BAAA388" w:rsidR="00D5201B" w:rsidRDefault="00D5201B">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc185939173" w:history="1">
-        <w:r w:rsidRPr="00E0237E">
+      <w:hyperlink w:anchor="_Toc215045500" w:history="1">
+        <w:r w:rsidRPr="00505E71">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Section A: Primary applicant’s details</w:t>
+          <w:t>About this form</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc185939173 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215045500 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6BF8FBB4" w14:textId="52225040" w:rsidR="00D5201B" w:rsidRDefault="00D5201B">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc215045501" w:history="1">
+        <w:r w:rsidRPr="00505E71">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Primary applicant’s details</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215045501 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="73B16E0A" w14:textId="208B7C7A" w:rsidR="005052A8" w:rsidRDefault="005052A8">
+    <w:p w14:paraId="49DD1051" w14:textId="4CA736DE" w:rsidR="00D5201B" w:rsidRDefault="00D5201B">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc185939174" w:history="1">
-        <w:r w:rsidRPr="00E0237E">
+      <w:hyperlink w:anchor="_Toc215045502" w:history="1">
+        <w:r w:rsidRPr="00505E71">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Section B: Additional adult household member</w:t>
+          <w:t>Additional household members</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc185939174 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215045502 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="78D7760F" w14:textId="15DD768E" w:rsidR="005052A8" w:rsidRDefault="005052A8">
+    <w:p w14:paraId="40C7D668" w14:textId="3F4DDB27" w:rsidR="00D5201B" w:rsidRDefault="00D5201B">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc185939175" w:history="1">
-        <w:r w:rsidRPr="00E0237E">
+      <w:hyperlink w:anchor="_Toc215045503" w:history="1">
+        <w:r w:rsidRPr="00505E71">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Section C: Declaration</w:t>
+          <w:t>Declaration, acknowledgement and consent</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc185939175 \h </w:instrText>
-[...128 lines deleted...]
-          <w:instrText xml:space="preserve"> PAGEREF _Toc185939177 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215045503 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="28866C1E" w14:textId="14485D1E" w:rsidR="00266F49" w:rsidRDefault="00FD0E21" w:rsidP="00266F49">
+    <w:p w14:paraId="4D792B99" w14:textId="49648ECC" w:rsidR="00D5201B" w:rsidRDefault="00D5201B">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc215045504" w:history="1">
+        <w:r w:rsidRPr="00505E71">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Centrelink Confirmation eServices (CCeS)</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215045504 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3C8A61ED" w14:textId="3B38123A" w:rsidR="00D5201B" w:rsidRDefault="00D5201B">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc215045505" w:history="1">
+        <w:r w:rsidRPr="00505E71">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Information privacy</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215045505 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="28866C1E" w14:textId="23DB96AB" w:rsidR="00266F49" w:rsidRPr="00B72017" w:rsidRDefault="00FD0E21" w:rsidP="00B72017">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_Hlk41913885"/>
-[...2 lines deleted...]
-        <w:t>Filling in this form</w:t>
+      <w:bookmarkStart w:id="2" w:name="_Toc215045500"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk41913885"/>
+      <w:r w:rsidR="00E54B44">
+        <w:t>About this form</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="59752A06" w14:textId="24108B3D" w:rsidR="00266F49" w:rsidRPr="00061F6D" w:rsidRDefault="00266F49" w:rsidP="00266F49">
+    <w:p w14:paraId="59752A06" w14:textId="21A14910" w:rsidR="00266F49" w:rsidRPr="00B1664E" w:rsidRDefault="00266F49" w:rsidP="0051748E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
-      <w:r w:rsidRPr="00061F6D">
-        <w:t>Use this form to tell us about one other adult that you want listed on your application for social housing.</w:t>
+      <w:r w:rsidRPr="00B1664E">
+        <w:t xml:space="preserve">Use this form to </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF2379" w:rsidRPr="00B1664E">
+        <w:t>add additional household members to your Victorian Housing Register Application</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B1664E">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EDA1892" w14:textId="77777777" w:rsidR="00266F49" w:rsidRPr="00061F6D" w:rsidRDefault="00266F49" w:rsidP="00266F49">
+    <w:p w14:paraId="4CF1801F" w14:textId="1B412AB2" w:rsidR="00C5234A" w:rsidRPr="00B1664E" w:rsidRDefault="00F81CC9" w:rsidP="0051748E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
-      <w:r w:rsidRPr="00061F6D">
-        <w:t xml:space="preserve">If you need to add more people, you will need to use extra copies of this form. </w:t>
+      <w:r w:rsidRPr="00B1664E">
+        <w:t>Updating your application</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5234A" w:rsidRPr="00B1664E">
+        <w:t xml:space="preserve"> online is easier and faster. You can do this through the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidR="00C5234A" w:rsidRPr="00B1664E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>myGov website</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00C5234A" w:rsidRPr="00B1664E">
+        <w:t xml:space="preserve"> https://www.my.gov.au. You can also sign up to receive digital mail from us via </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C5234A" w:rsidRPr="00B1664E">
+        <w:t>myGov</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C5234A" w:rsidRPr="00B1664E">
+        <w:t xml:space="preserve">. For help, visit our </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidR="00C5234A" w:rsidRPr="00B1664E">
+          <w:rPr>
+            <w:color w:val="004C97"/>
+            <w:u w:val="dotted"/>
+          </w:rPr>
+          <w:t>online services page</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00C5234A" w:rsidRPr="00B1664E">
+        <w:t xml:space="preserve"> https://www.housing.vic.gov.au/online-services.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08D7028F" w14:textId="40619A08" w:rsidR="008519EC" w:rsidRDefault="0032515B" w:rsidP="007C70AD">
-[...46 lines deleted...]
-        <w:t xml:space="preserve"> letters.</w:t>
+    <w:p w14:paraId="795D320E" w14:textId="77777777" w:rsidR="0098545E" w:rsidRPr="00B1664E" w:rsidRDefault="0098545E" w:rsidP="0098545E">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1664E">
+        <w:t>Need help?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F36D4A9" w14:textId="6A8C39C0" w:rsidR="00886A60" w:rsidRDefault="00886A60" w:rsidP="007C70AD">
-[...250 lines deleted...]
-    <w:p w14:paraId="6B928461" w14:textId="77777777" w:rsidR="00266F49" w:rsidRPr="0043040D" w:rsidRDefault="00266F49" w:rsidP="00266F49">
+    <w:p w14:paraId="09D5C6D8" w14:textId="77777777" w:rsidR="00F84A1D" w:rsidRDefault="00F84A1D" w:rsidP="00F84A1D">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043040D">
+      <w:r>
+        <w:t>If you need more</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA7F08">
+        <w:t xml:space="preserve"> information</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, visit</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="_Hlk172538509"/>
+      <w:r>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>HousingVic website</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="00EA7F08">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00047640">
+        <w:t>https://www.housing.vic.gov.au</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB164A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>You can also contact</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F3F4E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">In this section, we ask for </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> one of our </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="005047D5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>Department of Families, Fairness and Housing offices</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="005047D5">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>the details of the person who is the owner (primary applicant) of the Victorian Housing Register application.</w:t>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve"> https://www.dffh.vic.gov.au/dffh-office-locations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13A81C53" w14:textId="77777777" w:rsidR="0098545E" w:rsidRPr="00B1664E" w:rsidRDefault="0098545E" w:rsidP="0098545E">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1664E">
+        <w:t>Language link</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33535B3E" w14:textId="77777777" w:rsidR="0098545E" w:rsidRPr="00B1664E" w:rsidRDefault="0098545E" w:rsidP="0098545E">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1664E">
+        <w:t>This publication is about housing. If you speak a language other than English or have difficulty reading written information, you can get help over the telephone. For more information:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B614C3C" w14:textId="77777777" w:rsidR="00B56D11" w:rsidRDefault="00B56D11" w:rsidP="00B56D11">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0028738F">
+        <w:t>visit</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Housing.vic Interpreter services</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D632F5">
+        <w:t>https://www.housing.vic.gov.au/interpreter-services</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, or</w:t>
+      </w:r>
     </w:p>
-    <w:tbl>
-[...328 lines deleted...]
-      <w:bookmarkStart w:id="4" w:name="_Toc185939174"/>
+    <w:p w14:paraId="7EB649BF" w14:textId="77777777" w:rsidR="00B56D11" w:rsidRDefault="00B56D11" w:rsidP="00B56D11">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidRPr="00BC5AB5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>contact your local housing office</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00BC5AB5">
+        <w:t xml:space="preserve"> https://www.dffh.vic.gov.au/contact-us (See, Housing enquiries and offices)</w:t>
+      </w:r>
       <w:r>
-        <w:t>Section B: Additional adult household member</w:t>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="4"/>
+        <w:t>, or</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="60A0270A" w14:textId="78FE241D" w:rsidR="006E7362" w:rsidRPr="006E7362" w:rsidRDefault="006E7362" w:rsidP="006E7362">
+    <w:p w14:paraId="32382E2E" w14:textId="77777777" w:rsidR="00B56D11" w:rsidRDefault="00B56D11" w:rsidP="00B56D11">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>call Language Link on (03) 9280 0799 for an interpreter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="389D34D2" w14:textId="77777777" w:rsidR="006049D5" w:rsidRPr="001C4BA1" w:rsidRDefault="006049D5" w:rsidP="006049D5">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001C4BA1">
+        <w:lastRenderedPageBreak/>
+        <w:t>Submitting this form</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5552A32C" w14:textId="4ABE817F" w:rsidR="00A407F1" w:rsidRDefault="00A407F1" w:rsidP="00A407F1">
       <w:pPr>
         <w:pStyle w:val="Body"/>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">In this section, we ask for </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0624B">
+        <w:t>You must submit documentation with this form</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:t>a</w:t>
+        <w:t xml:space="preserve"> including proof of identity</w:t>
+      </w:r>
+      <w:r w:rsidR="00E54B44">
+        <w:t xml:space="preserve"> for all new household members</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0624B">
+        <w:t>. It will confirm your eligibility and allow us to assess your application completely.</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...386 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> The  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00504CFF">
         <w:rPr>
           <w:noProof/>
-          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="69507AAC" wp14:editId="0FC06B09">
-[...2 lines deleted...]
-            <wp:docPr id="60" name="Picture 20">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="40082314" wp14:editId="48B418C3">
+            <wp:extent cx="118745" cy="186055"/>
+            <wp:effectExtent l="0" t="0" r="0" b="4445"/>
+            <wp:docPr id="101560061" name="Picture 3">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="60" name="Picture 20">
+                    <pic:cNvPr id="101560061" name="Picture 3">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15">
+                    <a:blip r:embed="rId21">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="118745" cy="186055"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> symbols explain what documents you need to provide.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E4ABE1B" w14:textId="77777777" w:rsidR="00A407F1" w:rsidRPr="00093808" w:rsidRDefault="00A407F1" w:rsidP="00093808">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t>You can submit your completed form by:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="746BEA99" w14:textId="77777777" w:rsidR="00A407F1" w:rsidRPr="005A6733" w:rsidRDefault="00A407F1" w:rsidP="00A407F1">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A6733">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mail </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A6733">
+        <w:t>(no postage stamp required)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A6733">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B13D2C9" w14:textId="741AAA5A" w:rsidR="00A407F1" w:rsidRPr="005A6733" w:rsidRDefault="00A407F1" w:rsidP="00A407F1">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8640"/>
+        </w:tabs>
+        <w:ind w:left="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005A6733">
+        <w:t>Victorian Housing Register</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005A6733">
+        <w:br/>
+        <w:t>Department of Families, Fairness and Housing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A6733">
+        <w:br/>
+        <w:t>PO Box 102</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A6733">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00974698" w:rsidRPr="005A6733">
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="00974698">
+        <w:t>orwell</w:t>
+      </w:r>
+      <w:r w:rsidR="00974698" w:rsidRPr="005A6733">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A6733">
+        <w:t>VIC 3840</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="728A55BD" w14:textId="7C884E65" w:rsidR="00A407F1" w:rsidRDefault="00B469EB" w:rsidP="00B469EB">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="1F1FD058">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">In person </w:t>
+      </w:r>
+      <w:r>
+        <w:t>at any</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1F1FD058">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>Department of Families, Fairness and Housing office</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00820311">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>https://www.dffh.vic.gov.au/dffh-office-locations</w:t>
+      </w:r>
+      <w:r w:rsidR="00A407F1">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D3BEAC3" w14:textId="63B404CC" w:rsidR="0032515B" w:rsidRDefault="00DC7D07" w:rsidP="00550F51">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc215045501"/>
+      <w:r>
+        <w:t>Primary a</w:t>
+      </w:r>
+      <w:r w:rsidR="00430B8F">
+        <w:t>pplicant</w:t>
+      </w:r>
+      <w:r w:rsidR="00266F49">
+        <w:t>’s</w:t>
+      </w:r>
+      <w:r w:rsidR="00430B8F">
+        <w:t xml:space="preserve"> details</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="4E29FCD0" w14:textId="29905418" w:rsidR="00F81CC9" w:rsidRDefault="00F81CC9" w:rsidP="00093808">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0095238A">
+        <w:t>In this section we ask for information about you as the primary applicant.</w:t>
+      </w:r>
+      <w:r w:rsidR="0051748E" w:rsidRPr="0095238A">
+        <w:t xml:space="preserve"> This is</w:t>
+      </w:r>
+      <w:r w:rsidR="007602EC" w:rsidRPr="0095238A">
+        <w:t xml:space="preserve"> to make sure your details are up to date and that we are </w:t>
+      </w:r>
+      <w:r w:rsidR="00621148" w:rsidRPr="0095238A">
+        <w:t>updating the correct application.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="386721B3" w14:textId="77777777" w:rsidR="00236905" w:rsidRPr="00CA180B" w:rsidRDefault="00236905" w:rsidP="00236905">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Current application</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="4725" w:type="pct"/>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6091"/>
+        <w:gridCol w:w="3542"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00236905" w:rsidRPr="003975B0" w14:paraId="56359481" w14:textId="77777777" w:rsidTr="005F742E">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6091" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6784A9A4" w14:textId="77777777" w:rsidR="00236905" w:rsidRPr="003975B0" w:rsidRDefault="00236905" w:rsidP="003A6D32">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Required information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3542" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="676CDBB5" w14:textId="77777777" w:rsidR="00236905" w:rsidRPr="003975B0" w:rsidRDefault="00236905" w:rsidP="003A6D32">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003975B0">
+              <w:t>Your answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00236905" w:rsidRPr="003975B0" w14:paraId="199D76D0" w14:textId="77777777" w:rsidTr="005F742E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6091" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="608F0C53" w14:textId="77777777" w:rsidR="00236905" w:rsidRPr="003975B0" w:rsidRDefault="00236905" w:rsidP="003A6D32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Provide your VHR application reference number if you know it</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3542" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AD8C8D5" w14:textId="77777777" w:rsidR="00236905" w:rsidRPr="003975B0" w:rsidRDefault="00236905" w:rsidP="003A6D32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4CC4390C" w14:textId="440E662F" w:rsidR="00C73BDC" w:rsidRDefault="00C73BDC" w:rsidP="00C73BDC">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+        </w:rPr>
+        <w:t>Personal details</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="4728" w:type="pct"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        <w:tblDescription w:val="What is your title? Mark with X"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3615"/>
+        <w:gridCol w:w="6024"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00194142" w:rsidRPr="003975B0" w14:paraId="63E69A9D" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="418ECC2A" w14:textId="77777777" w:rsidR="00194142" w:rsidRPr="003A6D32" w:rsidRDefault="00194142" w:rsidP="003A6D32">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003A6D32">
+              <w:t>Required information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E3B4C30" w14:textId="77777777" w:rsidR="00194142" w:rsidRPr="003A6D32" w:rsidRDefault="00194142" w:rsidP="003A6D32">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003A6D32">
+              <w:t>Your answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00194142" w:rsidRPr="003975B0" w14:paraId="028205B9" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20C65653" w14:textId="77777777" w:rsidR="00194142" w:rsidRPr="003A6D32" w:rsidRDefault="00194142" w:rsidP="003A6D32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003A6D32">
+              <w:t>Title (e.g. Mr, Ms, Dr, other)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73EA6718" w14:textId="77777777" w:rsidR="00194142" w:rsidRPr="003A6D32" w:rsidRDefault="00194142" w:rsidP="003A6D32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00194142" w:rsidRPr="003975B0" w14:paraId="7EB9B4F7" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51224360" w14:textId="77777777" w:rsidR="00194142" w:rsidRPr="003A6D32" w:rsidRDefault="00194142" w:rsidP="003A6D32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003A6D32">
+              <w:t>First name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A7FAA6C" w14:textId="77777777" w:rsidR="00194142" w:rsidRPr="003A6D32" w:rsidRDefault="00194142" w:rsidP="003A6D32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00194142" w:rsidRPr="003975B0" w14:paraId="6E307F06" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35606FBA" w14:textId="77777777" w:rsidR="00194142" w:rsidRPr="003A6D32" w:rsidRDefault="00194142" w:rsidP="003A6D32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003A6D32">
+              <w:t>Middle name/s</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FAB001F" w14:textId="77777777" w:rsidR="00194142" w:rsidRPr="003A6D32" w:rsidRDefault="00194142" w:rsidP="003A6D32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00194142" w:rsidRPr="003975B0" w14:paraId="579096C6" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5585FA3F" w14:textId="77777777" w:rsidR="00194142" w:rsidRPr="003A6D32" w:rsidRDefault="00194142" w:rsidP="003A6D32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003A6D32">
+              <w:t>Surname</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FDE207A" w14:textId="77777777" w:rsidR="00194142" w:rsidRPr="003A6D32" w:rsidRDefault="00194142" w:rsidP="003A6D32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00194142" w:rsidRPr="003975B0" w14:paraId="60791A6F" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15C6A74C" w14:textId="77777777" w:rsidR="00194142" w:rsidRPr="003A6D32" w:rsidRDefault="00194142" w:rsidP="003A6D32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003A6D32">
+              <w:t>Date of birth</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="010CBB46" w14:textId="77777777" w:rsidR="00194142" w:rsidRPr="003A6D32" w:rsidRDefault="00194142" w:rsidP="003A6D32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00194142" w:rsidRPr="003975B0" w14:paraId="16A5088C" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20F80266" w14:textId="77777777" w:rsidR="00194142" w:rsidRPr="003A6D32" w:rsidRDefault="00194142" w:rsidP="003A6D32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003A6D32">
+              <w:t>Gender</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6580BB79" w14:textId="77777777" w:rsidR="00194142" w:rsidRPr="003A6D32" w:rsidRDefault="00194142" w:rsidP="003A6D32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0C584915" w14:textId="77777777" w:rsidR="00952BFC" w:rsidRPr="003975B0" w:rsidRDefault="00952BFC" w:rsidP="00952BFC">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003975B0">
+        <w:t>Contact details</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="4728" w:type="pct"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        <w:tblDescription w:val="What is your title? Mark with X"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3505"/>
+        <w:gridCol w:w="6134"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00952BFC" w:rsidRPr="003975B0" w14:paraId="6775EAB3" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3505" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31F8611A" w14:textId="77777777" w:rsidR="00952BFC" w:rsidRPr="003975B0" w:rsidRDefault="00952BFC" w:rsidP="003A6D32">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003975B0">
+              <w:t>Required information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20B1FE4F" w14:textId="77777777" w:rsidR="00952BFC" w:rsidRPr="003975B0" w:rsidRDefault="00952BFC" w:rsidP="003A6D32">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003975B0">
+              <w:t>Your answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00952BFC" w:rsidRPr="003975B0" w14:paraId="26BB5C43" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3505" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31B9B23D" w14:textId="77777777" w:rsidR="00952BFC" w:rsidRPr="003975B0" w:rsidRDefault="00952BFC" w:rsidP="003A6D32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:lang w:bidi="x-none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003975B0">
+              <w:t>Postal address</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BF7A680" w14:textId="77777777" w:rsidR="00952BFC" w:rsidRPr="003975B0" w:rsidRDefault="00952BFC" w:rsidP="003A6D32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00952BFC" w:rsidRPr="003975B0" w14:paraId="358BA352" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3505" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CCF2F0F" w14:textId="77777777" w:rsidR="00952BFC" w:rsidRPr="003975B0" w:rsidRDefault="00952BFC" w:rsidP="003A6D32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:lang w:bidi="x-none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003975B0">
+              <w:rPr>
+                <w:lang w:bidi="x-none"/>
+              </w:rPr>
+              <w:t>Residential address</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="334D3F8C" w14:textId="77777777" w:rsidR="00952BFC" w:rsidRPr="003975B0" w:rsidRDefault="00952BFC" w:rsidP="003A6D32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00952BFC" w:rsidRPr="003975B0" w14:paraId="54DF72F1" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3505" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="490542E0" w14:textId="77777777" w:rsidR="00952BFC" w:rsidRPr="003975B0" w:rsidRDefault="00952BFC" w:rsidP="003A6D32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003975B0">
+              <w:t>Phone number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69E36D27" w14:textId="77777777" w:rsidR="00952BFC" w:rsidRPr="003975B0" w:rsidRDefault="00952BFC" w:rsidP="003A6D32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00952BFC" w:rsidRPr="003975B0" w14:paraId="39AC3EB7" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3505" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B497878" w14:textId="77777777" w:rsidR="00952BFC" w:rsidRPr="003975B0" w:rsidRDefault="00952BFC" w:rsidP="003A6D32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003975B0">
+              <w:t>Email address</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C9F632A" w14:textId="77777777" w:rsidR="00952BFC" w:rsidRPr="003975B0" w:rsidRDefault="00952BFC" w:rsidP="003A6D32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00952BFC" w:rsidRPr="003975B0" w14:paraId="231777A9" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3505" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FEEC115" w14:textId="77777777" w:rsidR="00952BFC" w:rsidRPr="001509A5" w:rsidRDefault="00952BFC" w:rsidP="003A6D32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003975B0">
+              <w:t>Would you prefer to be contacted by email</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> or</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003975B0">
+              <w:t xml:space="preserve"> post?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25720ADD" w14:textId="77777777" w:rsidR="00952BFC" w:rsidRPr="003975B0" w:rsidRDefault="00952BFC" w:rsidP="003A6D32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5CBAB9AB" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="00DD6B28" w:rsidRDefault="00A012A7" w:rsidP="00A012A7">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="HelveticaNeueLTCom-BdCn" w:hAnsi="HelveticaNeueLTCom-BdCn" w:cs="HelveticaNeueLTCom-BdCn"/>
+          <w:b/>
+          <w:color w:val="00005E"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc206148220"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc215045502"/>
+      <w:bookmarkStart w:id="8" w:name="_Hlk157429776"/>
+      <w:r w:rsidRPr="00DD6B28">
+        <w:lastRenderedPageBreak/>
+        <w:t>Additional household members</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="530F9769" w14:textId="69C56AB7" w:rsidR="00450803" w:rsidRDefault="00A012A7" w:rsidP="00A012A7">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">As </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00282D0B">
+        <w:t xml:space="preserve">the primary applicant, it is your responsibility to provide information and documents for your household members. </w:t>
+      </w:r>
+      <w:r w:rsidR="00827898" w:rsidRPr="00282D0B">
+        <w:t>It is your responsibility to make sure the information you give us is correct.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DA28CED" w14:textId="440AFB72" w:rsidR="00A012A7" w:rsidRDefault="00A012A7" w:rsidP="00A012A7">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00282D0B">
+        <w:t xml:space="preserve">You must have every household member’s consent to provide their information and documents. You should also give them access to our </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="Information_privacy" w:history="1">
+        <w:r w:rsidRPr="006F7783">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>information privacy policy</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00282D0B">
+        <w:t>, so they understand how we will use their information</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26A8D10A" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="004E4DF7" w:rsidRDefault="00A012A7" w:rsidP="004E4DF7">
+      <w:pPr>
+        <w:pStyle w:val="Bodyaftertablefigure"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E4DF7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Documents required</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35684653" w14:textId="44D044AE" w:rsidR="00A012A7" w:rsidRPr="008866E2" w:rsidRDefault="00A012A7" w:rsidP="008866E2">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="207E41F3" wp14:editId="12B5D123">
+            <wp:extent cx="127635" cy="180975"/>
+            <wp:effectExtent l="0" t="0" r="5715" b="9525"/>
+            <wp:docPr id="52015410" name="Picture 8">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="52015410" name="Picture 8">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId21">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="127635" cy="180975"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="0077331E">
+      <w:r w:rsidRPr="003641FC">
         <w:tab/>
-        <w:t>Document required</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008866E2">
+        <w:t xml:space="preserve">All household members who are over 15 years old and receive an independent income must provide 100 points of identification. For information on the documents you can provide, see our </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="00E6376C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>proof of identity page</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="008866E2">
+        <w:t xml:space="preserve"> https://www.housing.vic.gov.au/proof-identity.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20F674E3" w14:textId="63D6E7D9" w:rsidR="000B1762" w:rsidRDefault="000B1762" w:rsidP="000B1762">
+    <w:p w14:paraId="7C5EA1E2" w14:textId="7E50A906" w:rsidR="00A012A7" w:rsidRPr="008866E2" w:rsidRDefault="004E4DF7" w:rsidP="008866E2">
       <w:pPr>
         <w:pStyle w:val="Body"/>
-      </w:pPr>
-[...574 lines deleted...]
-        <w:pStyle w:val="Heading3"/>
+        <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3792331E" wp14:editId="6EDA2A62">
-[...8 lines deleted...]
-            </wp:docPr>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="341400F2" wp14:editId="7E7500AD">
+            <wp:extent cx="127635" cy="180975"/>
+            <wp:effectExtent l="0" t="0" r="5715" b="9525"/>
+            <wp:docPr id="251707594" name="Picture 8" descr="Document icon"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="18" name="Picture 21">
-[...5 lines deleted...]
-                    </pic:cNvPr>
+                    <pic:cNvPr id="0" name="Picture 55" descr="Document icon"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16">
-[...1018 lines deleted...]
-                    <a:blip r:embed="rId15">
+                    <a:blip r:embed="rId21">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="127635" cy="180975"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003641FC">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E03365">
-[...64 lines deleted...]
-        <w:r w:rsidR="007B4CAA" w:rsidRPr="00860BB6">
+      <w:r w:rsidRPr="008866E2">
+        <w:t xml:space="preserve">All </w:t>
+      </w:r>
+      <w:r w:rsidR="00A012A7" w:rsidRPr="008866E2">
+        <w:t xml:space="preserve">household members who are over 15 years old and receive an independent income must provide proof of their income and assets. If they receive a Centrelink income, they can agree to </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="Centrelink_Confirmation_eServices" w:history="1">
+        <w:r w:rsidR="00A012A7" w:rsidRPr="006F7783">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Housing.vic’s Social housing page</w:t>
+          <w:t xml:space="preserve">Centrelink Confirmation </w:t>
         </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="00A012A7" w:rsidRPr="006F7783">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>eServices</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
-      <w:r>
-[...15 lines deleted...]
-        <w:t>r contact one of our offices.</w:t>
+      <w:r w:rsidR="00A012A7" w:rsidRPr="008866E2">
+        <w:t xml:space="preserve"> to prove their income. If they don’t agree, they must </w:t>
+      </w:r>
+      <w:r w:rsidR="00095FAB" w:rsidRPr="008866E2">
+        <w:t>provide</w:t>
+      </w:r>
+      <w:r w:rsidR="00095FAB">
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5898E821" w14:textId="06CF9C22" w:rsidR="00E03365" w:rsidRDefault="00E03365" w:rsidP="00E03365">
-[...120 lines deleted...]
-        <w:pStyle w:val="Heading3"/>
+    <w:p w14:paraId="2B013AEF" w14:textId="77777777" w:rsidR="00F413B0" w:rsidRPr="00B6155E" w:rsidRDefault="00F413B0" w:rsidP="00F413B0">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="HelveticaNeueLTCom-Bd" w:hAnsi="HelveticaNeueLTCom-Bd" w:cs="HelveticaNeueLTCom-Bd"/>
+          <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...142 lines deleted...]
-        <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="280FFF5E" wp14:editId="782060C9">
-[...8 lines deleted...]
-            </wp:docPr>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0DEC80B4" wp14:editId="45123A0E">
+            <wp:extent cx="125730" cy="179070"/>
+            <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+            <wp:docPr id="1520005165" name="Picture 1" descr="Document icon"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="117732967" name="Picture 25">
+                    <pic:cNvPr id="0" name="Picture 1"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId21">
                       <a:extLst>
-                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
-                    </pic:cNvPr>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="125730" cy="179070"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="003641FC">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E9061A">
+        <w:t>roof of asset documents for each asset you own:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="693EAA9A" w14:textId="77777777" w:rsidR="00F413B0" w:rsidRDefault="00F413B0" w:rsidP="00F413B0">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="1021"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006F22FB">
+        <w:t>Centrelink or the Department of Veterans’ Affairs income - income and asset statement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2423D699" w14:textId="77777777" w:rsidR="00F413B0" w:rsidRPr="006F22FB" w:rsidRDefault="00F413B0" w:rsidP="00F413B0">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="1021"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Other income - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B3898">
+        <w:t xml:space="preserve">a copy of </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B3898">
+        <w:t xml:space="preserve"> bank statement for all bank accounts in your name</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (less than 4 weeks old) and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B3898">
+        <w:t>documents</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> stating</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B3898">
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> details and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B3898">
+        <w:t xml:space="preserve"> value of any other assets you own or </w:t>
+      </w:r>
+      <w:r>
+        <w:t>part-own.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C7E7AB5" w14:textId="77777777" w:rsidR="00A83EBC" w:rsidRPr="006F22FB" w:rsidRDefault="00A83EBC" w:rsidP="00A83EBC">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5447162E" wp14:editId="462AB309">
+            <wp:extent cx="123825" cy="180975"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="690318896" name="Picture 690318896" title="Document icon"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId21">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="123825" cy="180975"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006F22FB">
+        <w:t>Proof of income for all income types you receive (less than two weeks old):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B3658DB" w14:textId="77777777" w:rsidR="00A83EBC" w:rsidRPr="006F22FB" w:rsidRDefault="00A83EBC" w:rsidP="00A83EBC">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="1021"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006F22FB">
+        <w:t>Centrelink or the Department of Veterans’ Affairs income - income and asset statement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EFBA100" w14:textId="77777777" w:rsidR="00A83EBC" w:rsidRPr="006F22FB" w:rsidRDefault="00A83EBC" w:rsidP="00A83EBC">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="1021"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006F22FB">
+        <w:t>Paying job - pay slips or a wage statement showing your wages before tax for the last 13 consecutive weeks.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="765C55DD" w14:textId="77777777" w:rsidR="00A83EBC" w:rsidRPr="006F22FB" w:rsidRDefault="00A83EBC" w:rsidP="00A83EBC">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="1021"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006F22FB">
+        <w:t>Self-employed - profit and loss statement from an accountant for the last 13 consecutive weeks.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F56E975" w14:textId="77777777" w:rsidR="00A83EBC" w:rsidRPr="006F22FB" w:rsidRDefault="00A83EBC" w:rsidP="00A83EBC">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="1021"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006F22FB">
+        <w:t>Compensation or superannuation income - statement from the institution showing your current regular payments before tax.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5590DF1D" w14:textId="14F35C0C" w:rsidR="00C7693A" w:rsidRPr="008866E2" w:rsidRDefault="004E4DF7" w:rsidP="008866E2">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7114EBF1" wp14:editId="4AAC758F">
+            <wp:extent cx="127635" cy="180975"/>
+            <wp:effectExtent l="0" t="0" r="5715" b="9525"/>
+            <wp:docPr id="1667132794" name="Picture 8" descr="Document icon"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 55" descr="Document icon"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15">
+                    <a:blip r:embed="rId21">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="127635" cy="180975"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003641FC">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00F07A31">
-[...6 lines deleted...]
-        <w:t>roof of income</w:t>
+      <w:r w:rsidRPr="008866E2">
+        <w:t xml:space="preserve">All </w:t>
+      </w:r>
+      <w:r w:rsidR="00A012A7" w:rsidRPr="008866E2">
+        <w:t>household members who are dependent children (under 18 years old and not receiving an independent income) you must provide identification confirming their name. This can be a Medicare card, Centrelink card or birth certificate.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DE634B4" w14:textId="29861E24" w:rsidR="00F452C4" w:rsidRPr="008B3D09" w:rsidRDefault="00F452C4" w:rsidP="00E03365">
-[...470 lines deleted...]
-    <w:p w14:paraId="3C88124D" w14:textId="4E1C11B5" w:rsidR="00F452C4" w:rsidRDefault="00D632F5" w:rsidP="00961E92">
+    <w:p w14:paraId="136783A3" w14:textId="0166888B" w:rsidR="00A012A7" w:rsidRPr="008866E2" w:rsidRDefault="00A012A7" w:rsidP="008866E2">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:ind w:left="720" w:hanging="720"/>
-      </w:pPr>
-[...16 lines deleted...]
-        <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="57C67ADD" wp14:editId="74645715">
-[...2 lines deleted...]
-            <wp:docPr id="7" name="Picture 28" descr="Document icon"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="02DF9C93" wp14:editId="332AA30E">
+            <wp:extent cx="127635" cy="170180"/>
+            <wp:effectExtent l="0" t="0" r="5715" b="1270"/>
+            <wp:docPr id="1090509714" name="Picture 6" descr="Document icon"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 28" descr="Document icon"/>
+                    <pic:cNvPr id="0" name="Picture 3" descr="Document icon"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15">
+                    <a:blip r:embed="rId21">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="127635" cy="180975"/>
+                      <a:ext cx="127635" cy="170180"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t>If they are unable to live in the property permanently, we need documents that explain why.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008866E2">
+        <w:t>If you need a bedroom for child access arrangements, shared care or reunification, provide documentation from a solicitor, the court or a statutory declaration from the primary caregiver detailing the arrangements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3934637A" w14:textId="70C3F4B5" w:rsidR="00F452C4" w:rsidRDefault="00F452C4" w:rsidP="00961E92">
+    <w:p w14:paraId="5F5DF31A" w14:textId="206BC28F" w:rsidR="00A012A7" w:rsidRPr="008866E2" w:rsidRDefault="00A012A7" w:rsidP="008866E2">
       <w:pPr>
         <w:pStyle w:val="Body"/>
+        <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="486DC8EC" wp14:editId="0553DCEB">
-[...8 lines deleted...]
-            </wp:docPr>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5786781C" wp14:editId="5F642852">
+            <wp:extent cx="127635" cy="170180"/>
+            <wp:effectExtent l="0" t="0" r="5715" b="1270"/>
+            <wp:docPr id="1698676674" name="Picture 5" descr="Document icon"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="8" name="Picture 29">
-[...5 lines deleted...]
-                    </pic:cNvPr>
+                    <pic:cNvPr id="0" name="Picture 58" descr="Document icon"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15">
+                    <a:blip r:embed="rId21">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="127635" cy="180975"/>
+                      <a:ext cx="127635" cy="170180"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00B81C6B">
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r>
-        <w:t>If the property is for sale, we need a document from the real estate agent confirming this.</w:t>
+      <w:r w:rsidRPr="008866E2">
+        <w:t>If the household member is expecting a child, provide a letter from a doctor confirming when the baby is due and the gender (if known).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B0D4103" w14:textId="62B15560" w:rsidR="00F452C4" w:rsidRDefault="00F452C4" w:rsidP="007B4CAA">
+    <w:p w14:paraId="324409F5" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="0006587D" w:rsidRDefault="00A012A7" w:rsidP="008866E2">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4900C12D" wp14:editId="33A77B0C">
-[...8 lines deleted...]
-            </wp:docPr>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="203B0011" wp14:editId="127E3DEE">
+            <wp:extent cx="125730" cy="179070"/>
+            <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+            <wp:docPr id="800800791" name="Picture 1" descr="Document icon"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="9" name="Picture 30">
-[...8 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="0" name="Picture 1"/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15">
+                    <a:blip r:embed="rId21">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
-                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="127635" cy="180975"/>
+                      <a:ext cx="125730" cy="179070"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-[...2 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00B81C6B">
+      <w:r w:rsidRPr="003641FC">
         <w:tab/>
       </w:r>
+      <w:r w:rsidRPr="008866E2">
+        <w:t>If the household member was not born in Australia, provide proof of Australian residency.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008866E2">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C065B5">
+        <w:t>This could be an Australian Citizenship Certificate, immigration visa, passport or a letter from the Department of Home Affairs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5582E281" w14:textId="77777777" w:rsidR="00376720" w:rsidRDefault="00376720" w:rsidP="00376720">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t>If there is a dispute or application for settlement, we need a document from their solicitor including details of ownership.</w:t>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0683E330" w14:textId="39E7A77A" w:rsidR="00F452C4" w:rsidRDefault="00F452C4" w:rsidP="003407AD">
+    <w:p w14:paraId="773EC9DA" w14:textId="74D975A3" w:rsidR="00A012A7" w:rsidRDefault="00703F61" w:rsidP="00A012A7">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Additional h</w:t>
+      </w:r>
+      <w:r w:rsidR="00A012A7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ousehold member </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ED2A5D5" w14:textId="27A84AB9" w:rsidR="00A012A7" w:rsidRPr="00DD6B28" w:rsidRDefault="00A012A7" w:rsidP="00A012A7">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
-          <w:rFonts w:ascii="HelveticaNeueLTCom-Bd" w:hAnsi="HelveticaNeueLTCom-Bd" w:cs="HelveticaNeueLTCom-Bd"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Asset_details"/>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> that can be turned into money — like shares, businesses, mobile homes and any cash you have in the bank. In addition to their assets, if they are expecting to receive a payout from an organisation like WorkSafe or the Transport Accident Commission (TAC), please list it here.</w:t>
+      <w:r w:rsidRPr="00DD6B28">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Personal information</w:t>
+      </w:r>
+      <w:r w:rsidR="00172BC6">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (additional household member 1)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5055" w:type="pct"/>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="4728" w:type="pct"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        <w:tblDescription w:val="What is your title? Mark with X"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3615"/>
+        <w:gridCol w:w="6024"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="61B104C8" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3230BD1D" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003A6D32" w:rsidRDefault="00A012A7" w:rsidP="003A6D32">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="9" w:name="Additional_adult_income_assets"/>
+            <w:r w:rsidRPr="003A6D32">
+              <w:t>Required information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12D3C81F" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003A6D32" w:rsidRDefault="00A012A7" w:rsidP="003A6D32">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003A6D32">
+              <w:t>Your answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="3115D23E" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F115D59" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003A6D32" w:rsidRDefault="00A012A7" w:rsidP="003A6D32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003A6D32">
+              <w:t>Title (e.g. Mr, Ms, Dr, Other)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3837005D" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003A6D32" w:rsidRDefault="00A012A7" w:rsidP="003A6D32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="7B47330A" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D2F61ED" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003A6D32" w:rsidRDefault="00A012A7" w:rsidP="003A6D32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003A6D32">
+              <w:t>First name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DCC8CEE" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003A6D32" w:rsidRDefault="00A012A7" w:rsidP="003A6D32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="353DCA73" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="757E09C1" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003A6D32" w:rsidRDefault="00A012A7" w:rsidP="003A6D32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003A6D32">
+              <w:t>Middle name/s</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F492C84" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003A6D32" w:rsidRDefault="00A012A7" w:rsidP="003A6D32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="31EA0B4E" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E8C796B" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003A6D32" w:rsidRDefault="00A012A7" w:rsidP="003A6D32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003A6D32">
+              <w:t>Surname</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E1AB6F8" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003A6D32" w:rsidRDefault="00A012A7" w:rsidP="003A6D32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="0239001D" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AC0868D" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003A6D32" w:rsidRDefault="00A012A7" w:rsidP="003A6D32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003A6D32">
+              <w:t>Preferred name (if any)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46F6B98C" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003A6D32" w:rsidRDefault="00A012A7" w:rsidP="003A6D32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="2D3F4126" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FC5FA40" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003A6D32" w:rsidRDefault="00A012A7" w:rsidP="003A6D32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003A6D32">
+              <w:t>Previous full name (if any)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="491E5F6A" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003A6D32" w:rsidRDefault="00A012A7" w:rsidP="003A6D32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="53698547" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EB307E6" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003A6D32" w:rsidRDefault="00A012A7" w:rsidP="003A6D32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003A6D32">
+              <w:t>Date of birth</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6542EC20" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003A6D32" w:rsidRDefault="00A012A7" w:rsidP="003A6D32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="5CF3DBD8" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="122AE616" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003A6D32" w:rsidRDefault="00A012A7" w:rsidP="003A6D32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003A6D32">
+              <w:t>Gender</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12C9A60C" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003A6D32" w:rsidRDefault="00A012A7" w:rsidP="003A6D32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="37E006B3" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1245E43C" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003A6D32" w:rsidRDefault="00A012A7" w:rsidP="003A6D32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003A6D32">
+              <w:t>Relationship status (e.g. single, partnered)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E518174" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003A6D32" w:rsidRDefault="00A012A7" w:rsidP="003A6D32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="37365F07" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="286DC66A" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003A6D32" w:rsidRDefault="00A012A7" w:rsidP="003A6D32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003A6D32">
+              <w:t>Relationship to primary applicant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16618BA1" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003A6D32" w:rsidRDefault="00A012A7" w:rsidP="003A6D32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="63A14311" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BE86A95" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003A6D32" w:rsidRDefault="00A012A7" w:rsidP="003A6D32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003A6D32">
+              <w:t>Aboriginal or Torres Strait Islander status</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E4DA434" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003A6D32" w:rsidRDefault="00A012A7" w:rsidP="003A6D32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="09E9AB3D" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C96DDC2" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003A6D32" w:rsidRDefault="00A012A7" w:rsidP="003A6D32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003A6D32">
+              <w:t>Address (if different from primary applicant)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02C63B9D" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003A6D32" w:rsidRDefault="00A012A7" w:rsidP="003A6D32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="3E72341C" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="645AF54A" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003A6D32" w:rsidRDefault="00A012A7" w:rsidP="003A6D32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003A6D32">
+              <w:t>Are they an Australian Defence Force veteran or an immediate family member of a veteran?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1080F636" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003A6D32" w:rsidRDefault="00A012A7" w:rsidP="003A6D32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="221CD6E1" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E45DC61" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003A6D32" w:rsidRDefault="00A012A7" w:rsidP="003A6D32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003A6D32">
+              <w:t>Department of Veterans Affairs (DVA) reference number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="192456A6" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003A6D32" w:rsidRDefault="00A012A7" w:rsidP="003A6D32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="2CBEE24C" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="476C2E89" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003A6D32" w:rsidRDefault="00A012A7" w:rsidP="003A6D32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003A6D32">
+              <w:t>Centrelink Reference Number (CRN)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C420B79" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003A6D32" w:rsidRDefault="00A012A7" w:rsidP="003A6D32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="79810F47" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31FC4012" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003A6D32" w:rsidRDefault="00A012A7" w:rsidP="003A6D32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003A6D32">
+              <w:t>National Disability Insurance Scheme (NDIS) reference number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3532D0CD" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003A6D32" w:rsidRDefault="00A012A7" w:rsidP="003A6D32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="5AB9D3A9" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67340995" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003A6D32" w:rsidRDefault="00A012A7" w:rsidP="003A6D32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003A6D32">
+              <w:t>Are they expecting a child?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52607D75" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003A6D32" w:rsidRDefault="00A012A7" w:rsidP="003A6D32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="25F9D24A" w14:textId="05F9C3CE" w:rsidR="00A012A7" w:rsidRDefault="00A012A7" w:rsidP="00A012A7">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Residency and language details</w:t>
+      </w:r>
+      <w:r w:rsidR="00172BC6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00172BC6">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(additional household member 1)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="4728" w:type="pct"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        <w:tblDescription w:val="What is your title? Mark with X"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3505"/>
+        <w:gridCol w:w="6134"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="29911B94" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3505" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C0516D4" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="003A6D32">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003975B0">
+              <w:t>Required information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A49BAD3" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="003A6D32">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003975B0">
+              <w:t>Your answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="74064E4A" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3505" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EDBB7F6" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="003A6D32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Country of birth</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E2D1EE1" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="003A6D32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="30F661B3" w14:textId="29D2F0CE" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00376720">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003975B0">
+        <w:t>Australian residency status</w:t>
+      </w:r>
+      <w:r w:rsidR="00172BC6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00172BC6">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(additional household member 1)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="3683" w:type="pct"/>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5666"/>
+        <w:gridCol w:w="1843"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="3A4F5840" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="770ECA65" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003A6D32" w:rsidRDefault="00A012A7" w:rsidP="003A6D32">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="10" w:name="Additional_adult_visa_details"/>
+            <w:r w:rsidRPr="003A6D32">
+              <w:t>Status</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D7771A4" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003A6D32" w:rsidRDefault="00A012A7" w:rsidP="003A6D32">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003A6D32">
+              <w:t>Mark with an ‘X’</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="1BA05B3B" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10F96785" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003975B0">
+              <w:t>Australian citizen</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003975B0">
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:t>If yes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003975B0">
+              <w:t xml:space="preserve">, skip </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">to </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="HHM_2_language" w:history="1">
+              <w:r w:rsidRPr="001B09D8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>Language</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B050BBE" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="11ADA66A" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71D8ACCA" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003975B0">
+              <w:t>Permanent resident</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2069B0BB" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="648A0A8A" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DD5F7FD" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003975B0">
+              <w:t xml:space="preserve">Temporary </w:t>
+            </w:r>
+            <w:r>
+              <w:t>resident</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003975B0">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">(If yes, complete </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="Additional_adult_visa_details" w:history="1">
+              <w:r w:rsidRPr="00764575">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>visa details</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="249789B1" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1EC335AA" w14:textId="168F0466" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00376720">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003975B0">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Visa </w:t>
+      </w:r>
+      <w:r>
+        <w:t>details</w:t>
+      </w:r>
+      <w:r w:rsidR="00172BC6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00172BC6">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(additional household member 1)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="4725" w:type="pct"/>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6941"/>
+        <w:gridCol w:w="2692"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="2F837519" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6941" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41EE72F4" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="11" w:name="HHM_2_language"/>
+            <w:bookmarkEnd w:id="10"/>
+            <w:r w:rsidRPr="003975B0">
+              <w:t>Question</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2692" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73BCDD51" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Your a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003975B0">
+              <w:t>nswer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="79FE89A7" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6941" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="612FFF8B" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003975B0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What date did </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>they</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003975B0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> arrive in Australia?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2692" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="096B71EF" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="27B9456C" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6941" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34F3D5D6" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003975B0">
+              <w:t>What is the subclass</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> number</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003975B0">
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:r>
+              <w:t>their</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003975B0">
+              <w:t xml:space="preserve"> Visa?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2692" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="095F4A7D" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="3A7A3903" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6941" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09A919ED" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003975B0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Are </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>they</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003975B0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>subject to</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003975B0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Centrelink’s newly arrived residents waiting period?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2692" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37545CD5" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="792C86DA" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6941" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DE9F590" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003975B0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>If yes, what is the expiry date?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2692" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="137E8E79" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="5F91B6FB" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6941" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C3E63AA" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Have they applied for permanent residency? (yes or no)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2692" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40823E02" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7425965E" w14:textId="62CF9023" w:rsidR="00A012A7" w:rsidRDefault="00A012A7" w:rsidP="00376720">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Language</w:t>
+      </w:r>
+      <w:r w:rsidR="00172BC6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00172BC6">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(additional household member 1)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="4728" w:type="pct"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        <w:tblDescription w:val="What is your title? Mark with X"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4197"/>
+        <w:gridCol w:w="5442"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AD78BC" w:rsidRPr="003975B0" w14:paraId="5A606AD7" w14:textId="77777777" w:rsidTr="00857285">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4197" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70A67205" w14:textId="77777777" w:rsidR="00AD78BC" w:rsidRPr="003975B0" w:rsidRDefault="00AD78BC" w:rsidP="00857285">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003975B0">
+              <w:t>Required information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5442" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C711C88" w14:textId="77777777" w:rsidR="00AD78BC" w:rsidRPr="003975B0" w:rsidRDefault="00AD78BC" w:rsidP="00857285">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003975B0">
+              <w:t>Your answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AD78BC" w:rsidRPr="003975B0" w14:paraId="15F48191" w14:textId="77777777" w:rsidTr="00857285">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4197" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FEFA75A" w14:textId="77777777" w:rsidR="00AD78BC" w:rsidRPr="003975B0" w:rsidRDefault="00AD78BC" w:rsidP="00857285">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Preferred spoken language</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5442" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67F3FB17" w14:textId="77777777" w:rsidR="00AD78BC" w:rsidRPr="003975B0" w:rsidRDefault="00AD78BC" w:rsidP="00857285">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AD78BC" w:rsidRPr="003975B0" w14:paraId="3EBF54D0" w14:textId="77777777" w:rsidTr="00857285">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4197" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="601B53D7" w14:textId="77777777" w:rsidR="00AD78BC" w:rsidRDefault="00AD78BC" w:rsidP="00857285">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Preferred written language</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5442" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="136C59D7" w14:textId="77777777" w:rsidR="00AD78BC" w:rsidRPr="003975B0" w:rsidRDefault="00AD78BC" w:rsidP="00857285">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AD78BC" w:rsidRPr="003975B0" w14:paraId="2BA97D42" w14:textId="77777777" w:rsidTr="00857285">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4197" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D2582E2" w14:textId="77777777" w:rsidR="00AD78BC" w:rsidRDefault="00AD78BC" w:rsidP="00857285">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Do they require an interpreter? (yes or no)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5442" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="331AF158" w14:textId="77777777" w:rsidR="00AD78BC" w:rsidRPr="003975B0" w:rsidRDefault="00AD78BC" w:rsidP="00857285">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p w14:paraId="4EB0AD3A" w14:textId="325EF270" w:rsidR="00703F61" w:rsidRDefault="00703F61" w:rsidP="00703F61">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Additional household member 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4368A6EE" w14:textId="1B079D5D" w:rsidR="00A012A7" w:rsidRPr="00DD6B28" w:rsidRDefault="00A012A7" w:rsidP="00A012A7">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6B28">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Personal information</w:t>
+      </w:r>
+      <w:r w:rsidR="00172BC6">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (additional household member 2)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="4728" w:type="pct"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        <w:tblDescription w:val="What is your title? Mark with X"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3615"/>
+        <w:gridCol w:w="6024"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="1C05BE8C" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20D8C890" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003975B0">
+              <w:t>Required information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3792F675" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003975B0">
+              <w:t>Your answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="39EF3874" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="236BC4BF" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003975B0">
+              <w:t>Title (e.g. Mr, Ms, Dr</w:t>
+            </w:r>
+            <w:r>
+              <w:t>, Other</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003975B0">
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78679C97" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="18704D23" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29558DB0" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>First name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="522960B8" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="084E543D" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="274BE679" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Middle name/s</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25D5709F" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="7A803642" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40025EC9" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Surname</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35FB0875" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="676D38B7" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23AE864D" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003975B0">
+              <w:t>Preferred name (if any)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7963096B" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="2E8F23F7" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6425C594" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003975B0">
+              <w:t>Previous full name (if any)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1819BDB2" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="5380B1E5" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44638D74" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003975B0">
+              <w:t>Date of birth</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A3662FF" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="7DF0E40E" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B356F31" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:lang w:bidi="x-none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003975B0">
+              <w:t>Gender</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BF76BD7" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="4054DD31" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D69DBD5" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:lang w:bidi="x-none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003975B0">
+              <w:t>Relationship status (</w:t>
+            </w:r>
+            <w:r>
+              <w:t>e.g.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003975B0">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003975B0">
+              <w:t>ingle, partnered)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01233FD7" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="1EE19044" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12B68296" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Relationship to primary applicant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EBC7500" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="224C5A60" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E683F91" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:lang w:bidi="x-none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003975B0">
+              <w:t>Aboriginal or Torres Strait Islander status</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="105B86BA" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="1C21C55F" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6633CF51" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Address (if different from primary applicant)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CA54A56" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="334DAA68" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="569D985D" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:lang w:bidi="x-none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003975B0">
+              <w:t xml:space="preserve">Are </w:t>
+            </w:r>
+            <w:r>
+              <w:t>they</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003975B0">
+              <w:t xml:space="preserve"> an Australian Defence Force veteran or an immediate family member of a veteran?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76EB133B" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="4BC41FED" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="458F27E1" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00384915">
+              <w:t xml:space="preserve">Department of Veterans Affairs (DVA) </w:t>
+            </w:r>
+            <w:r>
+              <w:t>reference n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00384915">
+              <w:t>umber</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FF9C340" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="4081AF5E" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E09B159" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>Centrelink Reference Number (CRN)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14E56C8A" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="21116FB4" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A317CB1" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:lang w:bidi="x-none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:bidi="x-none"/>
+              </w:rPr>
+              <w:t>National Disability Insurance Scheme (NDIS) reference number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67898071" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="6CCC1115" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34F72183" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Are they expecting a child?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07CD5F42" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6BB855FA" w14:textId="4C4E5B11" w:rsidR="00A012A7" w:rsidRDefault="00A012A7" w:rsidP="00A012A7">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Residency and language details</w:t>
+      </w:r>
+      <w:r w:rsidR="00172BC6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00172BC6">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(additional household member 2)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="4728" w:type="pct"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        <w:tblDescription w:val="What is your title? Mark with X"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3505"/>
+        <w:gridCol w:w="6134"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="2BDAB40A" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3505" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19C741B2" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003975B0">
+              <w:t>Required information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C301678" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003975B0">
+              <w:t>Your answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="3937CFD0" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3505" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0039B130" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Country of birth</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="404F31D7" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2D2C2419" w14:textId="5F4A59F6" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00376720">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003975B0">
+        <w:t>Australian residency status</w:t>
+      </w:r>
+      <w:r w:rsidR="00172BC6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00172BC6">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(additional household member 2)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="3683" w:type="pct"/>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5666"/>
+        <w:gridCol w:w="1843"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="1736E6AA" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11719C24" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="00B21E6D" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B21E6D">
+              <w:t>Status</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E7FC860" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="00B21E6D" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B21E6D">
+              <w:t>Mark with an ‘X’</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="1983D073" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="303BCECB" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003975B0">
+              <w:t>Australian citizen</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003975B0">
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:t>If yes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003975B0">
+              <w:t xml:space="preserve">, skip </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">to </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="HHM_3_language" w:history="1">
+              <w:r w:rsidRPr="001B09D8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>Language</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0178FCB8" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="32EBCE52" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70E088B1" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003975B0">
+              <w:t>Permanent resident</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70E8ED7D" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="05862387" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B56E7A6" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003975B0">
+              <w:t xml:space="preserve">Temporary </w:t>
+            </w:r>
+            <w:r>
+              <w:t>resident</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003975B0">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">(If yes, complete </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="HHM_3_visa_details" w:history="1">
+              <w:r w:rsidRPr="00764575">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>visa details</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70018632" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="060DB329" w14:textId="7C2BFED9" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00376720">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="HHM_3_visa_details"/>
+      <w:r w:rsidRPr="003975B0">
+        <w:t xml:space="preserve">Visa </w:t>
+      </w:r>
+      <w:r>
+        <w:t>details</w:t>
+      </w:r>
+      <w:r w:rsidR="00172BC6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00172BC6">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(additional household member 2)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="4725" w:type="pct"/>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6941"/>
+        <w:gridCol w:w="2692"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="1EA1641B" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6941" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="569ED973" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="13" w:name="HHM_3_language"/>
+            <w:bookmarkEnd w:id="12"/>
+            <w:r w:rsidRPr="003975B0">
+              <w:t>Question</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2692" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2708FB67" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Your a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003975B0">
+              <w:t>nswer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="547DDE58" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6941" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="308A1070" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003975B0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What date did </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>they</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003975B0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> arrive in Australia?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2692" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BA56E1B" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="18C97D38" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6941" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BC7BC51" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003975B0">
+              <w:t>What is the subclass</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> number</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003975B0">
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:r>
+              <w:t>their</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003975B0">
+              <w:t xml:space="preserve"> Visa?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2692" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38907446" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="6609B138" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6941" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04D59461" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003975B0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Are </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>they</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003975B0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>subject to</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003975B0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Centrelink’s newly arrived residents waiting period?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2692" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10AA0836" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="529CA600" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6941" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CE094A0" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003975B0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>If yes, what is the expiry date?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2692" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EB28B73" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="1900AB9F" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6941" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E992524" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Have they applied for permanent residency? (yes or no)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2692" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3432B96F" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="49C4B380" w14:textId="396592FF" w:rsidR="00A012A7" w:rsidRDefault="00A012A7" w:rsidP="00376720">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Language</w:t>
+      </w:r>
+      <w:r w:rsidR="00172BC6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00172BC6">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(additional household member 2)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="4728" w:type="pct"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        <w:tblDescription w:val="What is your title? Mark with X"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4197"/>
+        <w:gridCol w:w="5442"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00CA4354" w:rsidRPr="003975B0" w14:paraId="6F29D8D8" w14:textId="77777777" w:rsidTr="00857285">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4197" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="386B06C0" w14:textId="77777777" w:rsidR="00CA4354" w:rsidRPr="003975B0" w:rsidRDefault="00CA4354" w:rsidP="00857285">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003975B0">
+              <w:t>Required information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5442" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CEEC5DE" w14:textId="77777777" w:rsidR="00CA4354" w:rsidRPr="003975B0" w:rsidRDefault="00CA4354" w:rsidP="00857285">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003975B0">
+              <w:t>Your answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CA4354" w:rsidRPr="003975B0" w14:paraId="1DF48ABB" w14:textId="77777777" w:rsidTr="00857285">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4197" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3370D8C5" w14:textId="77777777" w:rsidR="00CA4354" w:rsidRPr="003975B0" w:rsidRDefault="00CA4354" w:rsidP="00857285">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Preferred spoken language</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5442" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B38D29D" w14:textId="77777777" w:rsidR="00CA4354" w:rsidRPr="003975B0" w:rsidRDefault="00CA4354" w:rsidP="00857285">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CA4354" w:rsidRPr="003975B0" w14:paraId="61312AFD" w14:textId="77777777" w:rsidTr="00857285">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4197" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="497AFC87" w14:textId="77777777" w:rsidR="00CA4354" w:rsidRDefault="00CA4354" w:rsidP="00857285">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Preferred written language</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5442" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E36A3A8" w14:textId="77777777" w:rsidR="00CA4354" w:rsidRPr="003975B0" w:rsidRDefault="00CA4354" w:rsidP="00857285">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CA4354" w:rsidRPr="003975B0" w14:paraId="6827B5DB" w14:textId="77777777" w:rsidTr="00857285">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4197" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="364B0646" w14:textId="77777777" w:rsidR="00CA4354" w:rsidRDefault="00CA4354" w:rsidP="00857285">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Do they require an interpreter? (yes or no)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5442" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="773C8783" w14:textId="77777777" w:rsidR="00CA4354" w:rsidRPr="003975B0" w:rsidRDefault="00CA4354" w:rsidP="00857285">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="13"/>
+    </w:tbl>
+    <w:p w14:paraId="69DC522C" w14:textId="77777777" w:rsidR="00376720" w:rsidRDefault="00376720" w:rsidP="00376720">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A12FB45" w14:textId="4D91B512" w:rsidR="00703F61" w:rsidRDefault="00703F61" w:rsidP="00703F61">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Additional household member 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10750A54" w14:textId="5BB7E50D" w:rsidR="00A012A7" w:rsidRPr="00DD6B28" w:rsidRDefault="00A012A7" w:rsidP="00A012A7">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6B28">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Personal information</w:t>
+      </w:r>
+      <w:r w:rsidR="00172BC6">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (additional household member 3)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="4728" w:type="pct"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        <w:tblDescription w:val="What is your title? Mark with X"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3615"/>
+        <w:gridCol w:w="6024"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="32170874" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7519E5C5" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003975B0">
+              <w:t>Required information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D90ABAD" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003975B0">
+              <w:t>Your answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="2CB90003" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38AC26AE" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="00B21E6D" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B21E6D">
+              <w:t>Title (e.g. Mr, Ms, Dr, Other)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F54A133" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="00B21E6D" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="1D210103" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50424ECD" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="00B21E6D" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B21E6D">
+              <w:t>First name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AD5F4E7" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="00B21E6D" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="24FC7E01" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16308152" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="00B21E6D" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B21E6D">
+              <w:t>Middle name/s</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DDDE73A" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="00B21E6D" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="4A76670D" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="057AAF5A" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="00B21E6D" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B21E6D">
+              <w:t>Surname</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EA5D202" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="00B21E6D" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="4315ECAE" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B5C2CC6" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="00B21E6D" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B21E6D">
+              <w:t>Preferred name (if any)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A2E739B" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="00B21E6D" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="24E382CB" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B25B437" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="00B21E6D" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B21E6D">
+              <w:t>Previous full name (if any)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="307F7620" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="00B21E6D" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="1EB9F31A" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="471D5F11" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="00B21E6D" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B21E6D">
+              <w:t>Date of birth</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CD4E74A" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="00B21E6D" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="6DF3CD79" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EAFF187" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="00B21E6D" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B21E6D">
+              <w:t>Gender</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ED1B404" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="00B21E6D" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="42E9DD60" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D1E9ADC" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="00B21E6D" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B21E6D">
+              <w:t>Relationship status (e.g. single, partnered)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A27C628" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="00B21E6D" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="308981B5" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20DE747C" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="00B21E6D" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B21E6D">
+              <w:t>Relationship to primary applicant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11276CE7" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="00B21E6D" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="031206F2" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2641C18A" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="00B21E6D" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B21E6D">
+              <w:t>Aboriginal or Torres Strait Islander status</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43AA9B3B" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="00B21E6D" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="1CF7E605" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65A12397" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="00B21E6D" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B21E6D">
+              <w:t>Address (if different from primary applicant)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71DF421A" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="00B21E6D" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="43E6EB3A" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D4009FB" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="00B21E6D" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B21E6D">
+              <w:t>Are they an Australian Defence Force veteran or an immediate family member of a veteran?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CCBDCEA" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="00B21E6D" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="43792CFE" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CDAF155" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="00B21E6D" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B21E6D">
+              <w:t>Department of Veterans Affairs (DVA) reference number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4668F483" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="00B21E6D" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="2CB77D73" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ABFD93A" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="00B21E6D" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B21E6D">
+              <w:t>Centrelink Reference Number (CRN)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CFD4E73" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="00B21E6D" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="2E0255F2" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16547F4B" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="00B21E6D" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B21E6D">
+              <w:t>National Disability Insurance Scheme (NDIS) reference number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42A423E8" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="00B21E6D" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="4F8D8F6F" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AA7F683" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="00B21E6D" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B21E6D">
+              <w:t>Are they expecting a child?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08A8D204" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="00B21E6D" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="04C48712" w14:textId="00CEE27F" w:rsidR="00A012A7" w:rsidRDefault="00A012A7" w:rsidP="00A012A7">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Residency and language details</w:t>
+      </w:r>
+      <w:r w:rsidR="00172BC6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00172BC6">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(additional household member 3)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="4728" w:type="pct"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        <w:tblDescription w:val="What is your title? Mark with X"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3505"/>
+        <w:gridCol w:w="6134"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="1892281C" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3505" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="027E66AE" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003975B0">
+              <w:t>Required information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4635C9F9" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003975B0">
+              <w:t>Your answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="1372710E" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3505" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A196BB3" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Country of birth</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C458E56" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2867EAA6" w14:textId="2749AA22" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00376720">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003975B0">
+        <w:t>Australian residency status</w:t>
+      </w:r>
+      <w:r w:rsidR="00172BC6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00172BC6">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(additional household member 3)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="3683" w:type="pct"/>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5666"/>
+        <w:gridCol w:w="1843"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="43D469A5" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35A19D80" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003975B0">
+              <w:t>Status</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1423FE03" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003975B0">
+              <w:t>Mark with an ‘X’</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="65076A86" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46E5AD64" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003975B0">
+              <w:t>Australian citizen</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003975B0">
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:t>If yes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003975B0">
+              <w:t xml:space="preserve">, skip </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">to </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="HHM_4_language" w:history="1">
+              <w:r w:rsidRPr="001B09D8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>Language</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7439B5FC" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="05399647" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="688E78C2" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003975B0">
+              <w:t>Permanent resident</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CBBA1C3" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="1F328BD8" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D46CC81" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003975B0">
+              <w:t xml:space="preserve">Temporary </w:t>
+            </w:r>
+            <w:r>
+              <w:t>resident</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003975B0">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">(If yes, complete </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="HHM_4_visa_details" w:history="1">
+              <w:r w:rsidRPr="00764575">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>visa details</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="702038DE" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="712BA639" w14:textId="2B778211" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00376720">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="HHM_4_visa_details"/>
+      <w:r w:rsidRPr="003975B0">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Visa </w:t>
+      </w:r>
+      <w:r>
+        <w:t>details</w:t>
+      </w:r>
+      <w:r w:rsidR="00172BC6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00172BC6">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(additional household member 3)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="4725" w:type="pct"/>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6941"/>
+        <w:gridCol w:w="2692"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="0D68D9A8" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6941" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3294C0DC" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="15" w:name="HHM_4_language"/>
+            <w:bookmarkEnd w:id="14"/>
+            <w:r w:rsidRPr="003975B0">
+              <w:t>Question</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2692" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FB77DFC" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Your a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003975B0">
+              <w:t>nswer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="5CD9AA7B" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6941" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A72C2D9" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003975B0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What date did </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>they</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003975B0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> arrive in Australia?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2692" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FA9B6E0" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="6C966597" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6941" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="256E1B4F" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003975B0">
+              <w:t>What is the subclass</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> number</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003975B0">
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:r>
+              <w:t>their</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003975B0">
+              <w:t xml:space="preserve"> Visa?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2692" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C1A6B63" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="5A84A61A" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6941" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60C44DA3" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003975B0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Are </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>they</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003975B0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>subject to</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003975B0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Centrelink’s newly arrived residents waiting period?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2692" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65E342C0" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="04FF856A" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6941" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DE511EE" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003975B0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>If yes, what is the expiry date?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2692" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47EDB32C" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="298D11CA" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6941" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59ADF299" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Have they applied for permanent residency? (yes or no)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2692" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0140AF2D" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="23F02DF4" w14:textId="62ECA34A" w:rsidR="00A012A7" w:rsidRDefault="00A012A7" w:rsidP="00376720">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Language</w:t>
+      </w:r>
+      <w:r w:rsidR="00172BC6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00172BC6">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(additional household member 3)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="4728" w:type="pct"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        <w:tblDescription w:val="What is your title? Mark with X"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4197"/>
+        <w:gridCol w:w="5442"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C70948" w:rsidRPr="003975B0" w14:paraId="64DF38EB" w14:textId="77777777" w:rsidTr="00857285">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4197" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FED273B" w14:textId="77777777" w:rsidR="00C70948" w:rsidRPr="003975B0" w:rsidRDefault="00C70948" w:rsidP="00857285">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003975B0">
+              <w:t>Required information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5442" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6806B874" w14:textId="77777777" w:rsidR="00C70948" w:rsidRPr="003975B0" w:rsidRDefault="00C70948" w:rsidP="00857285">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003975B0">
+              <w:t>Your answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C70948" w:rsidRPr="003975B0" w14:paraId="2BFC2B78" w14:textId="77777777" w:rsidTr="00857285">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4197" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62977619" w14:textId="77777777" w:rsidR="00C70948" w:rsidRPr="003975B0" w:rsidRDefault="00C70948" w:rsidP="00857285">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Preferred spoken language</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5442" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="679A780B" w14:textId="77777777" w:rsidR="00C70948" w:rsidRPr="003975B0" w:rsidRDefault="00C70948" w:rsidP="00857285">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C70948" w:rsidRPr="003975B0" w14:paraId="3234F7E8" w14:textId="77777777" w:rsidTr="00857285">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4197" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="041C5C89" w14:textId="77777777" w:rsidR="00C70948" w:rsidRDefault="00C70948" w:rsidP="00857285">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Preferred written language</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5442" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F16A140" w14:textId="77777777" w:rsidR="00C70948" w:rsidRPr="003975B0" w:rsidRDefault="00C70948" w:rsidP="00857285">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C70948" w:rsidRPr="003975B0" w14:paraId="2C39E49D" w14:textId="77777777" w:rsidTr="00857285">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4197" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35174916" w14:textId="77777777" w:rsidR="00C70948" w:rsidRDefault="00C70948" w:rsidP="00857285">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Do they require an interpreter? (yes or no)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5442" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="595BA79C" w14:textId="77777777" w:rsidR="00C70948" w:rsidRPr="003975B0" w:rsidRDefault="00C70948" w:rsidP="00857285">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p w14:paraId="12DA6953" w14:textId="6EE717CA" w:rsidR="00703F61" w:rsidRDefault="00703F61" w:rsidP="00703F61">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Additional household member 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DAAD99A" w14:textId="29AB6430" w:rsidR="00A012A7" w:rsidRPr="00DD6B28" w:rsidRDefault="00A012A7" w:rsidP="00A012A7">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6B28">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Personal information</w:t>
+      </w:r>
+      <w:r w:rsidR="00172BC6">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (additional household member 4)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="4728" w:type="pct"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        <w:tblDescription w:val="What is your title? Mark with X"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3615"/>
+        <w:gridCol w:w="6024"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="609E024F" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E6AB766" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003975B0">
+              <w:t>Required information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F0A7E59" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003975B0">
+              <w:t>Your answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="2E242B4F" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28CB72B5" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="00B21E6D" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B21E6D">
+              <w:t>Title (e.g. Mr, Ms, Dr, Other)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FFC53B6" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="00B21E6D" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="4B416B90" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C9E4666" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="00B21E6D" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B21E6D">
+              <w:t>First name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EFF8296" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="00B21E6D" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="57650D2D" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27C8608F" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="00B21E6D" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B21E6D">
+              <w:t>Middle name/s</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D2D2158" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="00B21E6D" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="616BB6E0" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AB759E1" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="00B21E6D" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B21E6D">
+              <w:t>Surname</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46FFE11C" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="00B21E6D" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="25A7AFAB" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C53A90E" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="00B21E6D" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B21E6D">
+              <w:t>Preferred name (if any)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30897DB1" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="00B21E6D" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="3EE9C45D" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D0AE7B9" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="00B21E6D" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B21E6D">
+              <w:t>Previous full name (if any)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16686B51" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="00B21E6D" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="64C7B83E" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="291EF7A2" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="00B21E6D" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B21E6D">
+              <w:t>Date of birth</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="240EBF25" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="00B21E6D" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="1419599E" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CF41F81" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="00B21E6D" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B21E6D">
+              <w:t>Gender</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C6970CE" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="00B21E6D" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="601F7639" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B8FC084" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="00B21E6D" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B21E6D">
+              <w:t>Relationship status (e.g. single, partnered)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44D951AF" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="00B21E6D" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="61F0F218" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="320745C5" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="00B21E6D" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B21E6D">
+              <w:t>Relationship to primary applicant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C0C60F8" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="00B21E6D" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="73489DBD" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7384610D" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="00B21E6D" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B21E6D">
+              <w:t>Aboriginal or Torres Strait Islander status</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="388C23DD" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="00B21E6D" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="39A6B7ED" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43D84E4D" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="00B21E6D" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B21E6D">
+              <w:t>Address (if different from primary applicant)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C40B683" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="00B21E6D" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="7A49AD45" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BEACDFF" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="00B21E6D" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B21E6D">
+              <w:t>Are they an Australian Defence Force veteran or an immediate family member of a veteran?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09ED93BF" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="00B21E6D" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="35EAA2AB" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77893AAE" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="00B21E6D" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B21E6D">
+              <w:t>Department of Veterans Affairs (DVA) reference number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="669D26E9" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="00B21E6D" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="7ACAA3D1" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="056F54CA" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="00B21E6D" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B21E6D">
+              <w:lastRenderedPageBreak/>
+              <w:t>Centrelink Reference Number (CRN)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B14749E" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="00B21E6D" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="4AB11797" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AFB81A3" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="00B21E6D" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B21E6D">
+              <w:t>National Disability Insurance Scheme (NDIS) reference number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DA915AB" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="00B21E6D" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="550AD948" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06E2C6DD" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="00B21E6D" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B21E6D">
+              <w:t>Are they expecting a child?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44F3B8F1" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="00B21E6D" w:rsidRDefault="00A012A7" w:rsidP="00B21E6D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1C3E6FEE" w14:textId="30B759AA" w:rsidR="00A012A7" w:rsidRDefault="00A012A7" w:rsidP="00A012A7">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Residency and language details</w:t>
+      </w:r>
+      <w:r w:rsidR="00172BC6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00172BC6">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(additional household member 4)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="4728" w:type="pct"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        <w:tblDescription w:val="What is your title? Mark with X"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3505"/>
+        <w:gridCol w:w="6134"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="5107E80C" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3505" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2258CFF6" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00341403">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003975B0">
+              <w:t>Required information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="442EC352" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00341403">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003975B0">
+              <w:t>Your answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="13E83676" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3505" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="375DE43C" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00341403">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Country of birth</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28099D67" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00341403">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4E7E0FA1" w14:textId="2BF1E86B" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00376720">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003975B0">
+        <w:t>Australian residency status</w:t>
+      </w:r>
+      <w:r w:rsidR="00172BC6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00172BC6">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(additional household member 4)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="3683" w:type="pct"/>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5666"/>
+        <w:gridCol w:w="1843"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="583FE6AF" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="552A6742" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003975B0">
+              <w:t>Status</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56C82BA9" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003975B0">
+              <w:t>Mark with an ‘X’</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="18A9B05A" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26819DD2" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003975B0">
+              <w:t>Australian citizen</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003975B0">
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:t>If yes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003975B0">
+              <w:t xml:space="preserve">, skip </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">to </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="HHM_5_language" w:history="1">
+              <w:r w:rsidRPr="001B09D8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>Language</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55903763" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="42C7B0A1" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40DF28F0" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003975B0">
+              <w:t>Permanent resident</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C325A86" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="6831A1CB" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01CFE430" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003975B0">
+              <w:t xml:space="preserve">Temporary </w:t>
+            </w:r>
+            <w:r>
+              <w:t>resident</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003975B0">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">(If yes, complete </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="HHM_5_visa_details" w:history="1">
+              <w:r w:rsidRPr="00764575">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>visa details</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F71B4CB" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5318D59E" w14:textId="6F273CC3" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00376720">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="HHM_5_visa_details"/>
+      <w:r w:rsidRPr="003975B0">
+        <w:t xml:space="preserve">Visa </w:t>
+      </w:r>
+      <w:r>
+        <w:t>details</w:t>
+      </w:r>
+      <w:r w:rsidR="00172BC6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00172BC6">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(additional household member 4)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="4725" w:type="pct"/>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6941"/>
+        <w:gridCol w:w="2692"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="7D07CC1B" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6941" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AC7E550" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00341403">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="17" w:name="HHM_5_language"/>
+            <w:bookmarkEnd w:id="16"/>
+            <w:r w:rsidRPr="003975B0">
+              <w:t>Question</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2692" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61B522E0" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00341403">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Your a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003975B0">
+              <w:t>nswer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="292EA012" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6941" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F2E14C1" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00341403">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003975B0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What date did </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>they</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003975B0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> arrive in Australia?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2692" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15DF0E27" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00341403">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="441BB791" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6941" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CBFAB53" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00341403">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003975B0">
+              <w:t>What is the subclass</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> number</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003975B0">
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:r>
+              <w:t>their</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003975B0">
+              <w:t xml:space="preserve"> Visa?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2692" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="601C98B8" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00341403">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="72BC1E30" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6941" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="765DFEA7" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00341403">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003975B0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Are </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>they</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003975B0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>subject to</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003975B0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Centrelink’s newly arrived residents waiting period?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2692" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EFF49BA" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00341403">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="76F8C475" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6941" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35DF0B6D" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00341403">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003975B0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>If yes, what is the expiry date?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2692" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48C63554" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00341403">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A012A7" w:rsidRPr="003975B0" w14:paraId="2E9F8DF4" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6941" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4095C0C1" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00341403">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Have they applied for permanent residency? (yes or no)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2692" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C107684" w14:textId="77777777" w:rsidR="00A012A7" w:rsidRPr="003975B0" w:rsidRDefault="00A012A7" w:rsidP="00341403">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3A15A7FA" w14:textId="3BDBEC70" w:rsidR="00A012A7" w:rsidRDefault="00A012A7" w:rsidP="00376720">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Language</w:t>
+      </w:r>
+      <w:r w:rsidR="00172BC6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00172BC6">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(additional household member 4)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="4728" w:type="pct"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        <w:tblDescription w:val="What is your title? Mark with X"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4197"/>
+        <w:gridCol w:w="5442"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C70948" w:rsidRPr="003975B0" w14:paraId="3DD2903A" w14:textId="77777777" w:rsidTr="00857285">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4197" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E2D623B" w14:textId="77777777" w:rsidR="00C70948" w:rsidRPr="003975B0" w:rsidRDefault="00C70948" w:rsidP="00857285">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003975B0">
+              <w:t>Required information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5442" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E1E5C96" w14:textId="77777777" w:rsidR="00C70948" w:rsidRPr="003975B0" w:rsidRDefault="00C70948" w:rsidP="00857285">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003975B0">
+              <w:t>Your answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C70948" w:rsidRPr="003975B0" w14:paraId="6E3B4315" w14:textId="77777777" w:rsidTr="00857285">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4197" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51F3E194" w14:textId="77777777" w:rsidR="00C70948" w:rsidRPr="003975B0" w:rsidRDefault="00C70948" w:rsidP="00857285">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Preferred spoken language</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5442" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1421C2CF" w14:textId="77777777" w:rsidR="00C70948" w:rsidRPr="003975B0" w:rsidRDefault="00C70948" w:rsidP="00857285">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C70948" w:rsidRPr="003975B0" w14:paraId="6FCEDD54" w14:textId="77777777" w:rsidTr="00857285">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4197" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72896C32" w14:textId="77777777" w:rsidR="00C70948" w:rsidRDefault="00C70948" w:rsidP="00857285">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Preferred written language</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5442" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D08A5D7" w14:textId="77777777" w:rsidR="00C70948" w:rsidRPr="003975B0" w:rsidRDefault="00C70948" w:rsidP="00857285">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C70948" w:rsidRPr="003975B0" w14:paraId="0D56149E" w14:textId="77777777" w:rsidTr="00857285">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4197" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E0DD081" w14:textId="77777777" w:rsidR="00C70948" w:rsidRDefault="00C70948" w:rsidP="00857285">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Do they require an interpreter? (yes or no)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5442" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2304E1C5" w14:textId="77777777" w:rsidR="00C70948" w:rsidRPr="003975B0" w:rsidRDefault="00C70948" w:rsidP="00857285">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1F3C7CC6" w14:textId="77777777" w:rsidR="00376720" w:rsidRDefault="00376720" w:rsidP="00376720">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Section_C"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc206571379"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc215045503"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70B1A609" w14:textId="7E26529E" w:rsidR="00B07DAB" w:rsidRPr="00040960" w:rsidRDefault="00B07DAB" w:rsidP="00B07DAB">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00040960">
+        <w:lastRenderedPageBreak/>
+        <w:t>Declaration, acknowledgement and consent</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p w14:paraId="22FFD15F" w14:textId="0D2E67BD" w:rsidR="00F452C4" w:rsidRPr="00A066FC" w:rsidRDefault="00F452C4" w:rsidP="00A066FC">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A066FC">
+        <w:t xml:space="preserve">This section is to be completed by the </w:t>
+      </w:r>
+      <w:r w:rsidR="00B07DAB" w:rsidRPr="00A066FC">
+        <w:t>primary applicant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A066FC">
+        <w:t xml:space="preserve"> o</w:t>
+      </w:r>
+      <w:r w:rsidR="00B07DAB" w:rsidRPr="00A066FC">
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A066FC">
+        <w:t xml:space="preserve"> the Victorian Housing Register application. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B0FE993" w14:textId="488F6FDF" w:rsidR="00F452C4" w:rsidRPr="00A066FC" w:rsidRDefault="00F452C4" w:rsidP="00A066FC">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A066FC">
+        <w:t xml:space="preserve">I declare that all the information provided in this </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE56FB" w:rsidRPr="00A066FC">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A066FC">
+        <w:t>dditional household member form is true and correct.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38FBFCA3" w14:textId="77777777" w:rsidR="00615CA1" w:rsidRPr="00A066FC" w:rsidRDefault="00615CA1" w:rsidP="00A066FC">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A066FC">
+        <w:t>I acknowledge that I must advise the Department of Families, Fairness and Housing (the department) if my or my household members’ circumstances change. I will update the department with any details that are relevant to my Victorian Housing Register application.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38CA7F32" w14:textId="57EE5111" w:rsidR="00E45791" w:rsidRPr="00A066FC" w:rsidRDefault="00E45791" w:rsidP="00F81C25">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="18" w:space="1" w:color="C00000"/>
+          <w:left w:val="single" w:sz="18" w:space="4" w:color="C00000"/>
+          <w:bottom w:val="single" w:sz="18" w:space="1" w:color="C00000"/>
+          <w:right w:val="single" w:sz="18" w:space="4" w:color="C00000"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A066FC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidR="00F81C25">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>arning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A066FC">
+        <w:t xml:space="preserve">: If you wilfully give information that is untrue in any particular in this application, you may be liable to penalties under section 40 of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A417A6">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Housing Act 1983 (Vic).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9776" w:type="dxa"/>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        <w:tblDescription w:val="Mark with X that you have completed all applicable areas of the form; attached all relevant documents; if you are being supported, your support worker has completed Section E"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7825"/>
+        <w:gridCol w:w="1951"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00572DAF" w:rsidRPr="00645813" w14:paraId="04B3273A" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7825" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D43EBFD" w14:textId="77777777" w:rsidR="00572DAF" w:rsidRPr="00341403" w:rsidRDefault="00572DAF" w:rsidP="00341403">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="21" w:name="_Toc206571380"/>
+            <w:bookmarkStart w:id="22" w:name="_Toc171956569"/>
+            <w:bookmarkStart w:id="23" w:name="_Toc171956570"/>
+            <w:bookmarkStart w:id="24" w:name="_Toc157676668"/>
+            <w:bookmarkStart w:id="25" w:name="_Hlk185934175"/>
+            <w:bookmarkEnd w:id="3"/>
+            <w:r w:rsidRPr="00341403">
+              <w:t>By completing this form, I have</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1951" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21C10395" w14:textId="77777777" w:rsidR="00572DAF" w:rsidRPr="00341403" w:rsidRDefault="00572DAF" w:rsidP="00341403">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00341403">
+              <w:t>Mark with an ‘X’</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00572DAF" w:rsidRPr="00645813" w14:paraId="569EF3F2" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7825" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67F4831B" w14:textId="77777777" w:rsidR="00572DAF" w:rsidRPr="00341403" w:rsidRDefault="00572DAF" w:rsidP="00341403">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00341403">
+              <w:t>Completed all applicable areas of the form</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1951" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A569500" w14:textId="77777777" w:rsidR="00572DAF" w:rsidRPr="00341403" w:rsidRDefault="00572DAF" w:rsidP="00341403">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00572DAF" w:rsidRPr="00645813" w14:paraId="5F084725" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7825" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B0167AD" w14:textId="77777777" w:rsidR="00572DAF" w:rsidRPr="00341403" w:rsidRDefault="00572DAF" w:rsidP="00341403">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00341403">
+              <w:t>Added details of additional household members</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1951" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FF32CBD" w14:textId="77777777" w:rsidR="00572DAF" w:rsidRPr="00341403" w:rsidRDefault="00572DAF" w:rsidP="00341403">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00572DAF" w14:paraId="37662908" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7825" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B9E3347" w14:textId="77777777" w:rsidR="00572DAF" w:rsidRPr="00341403" w:rsidRDefault="00572DAF" w:rsidP="00341403">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00341403">
+              <w:t>Informed everyone that I am including their information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1951" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F2206A7" w14:textId="77777777" w:rsidR="00572DAF" w:rsidRPr="00341403" w:rsidRDefault="00572DAF" w:rsidP="00341403">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00572DAF" w:rsidRPr="00645813" w14:paraId="432DFBEB" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7825" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6540F51D" w14:textId="77777777" w:rsidR="00572DAF" w:rsidRPr="00341403" w:rsidRDefault="00572DAF" w:rsidP="00341403">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00341403">
+              <w:t xml:space="preserve">Signed the Centrelink Confirmation </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00341403">
+              <w:t>eServices</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00341403">
+              <w:t xml:space="preserve"> consent form – if applicable (this applies to all household members)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1951" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0808583E" w14:textId="77777777" w:rsidR="00572DAF" w:rsidRPr="00341403" w:rsidRDefault="00572DAF" w:rsidP="00341403">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00572DAF" w:rsidRPr="00645813" w14:paraId="54CFC99E" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7825" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56264574" w14:textId="77777777" w:rsidR="00572DAF" w:rsidRPr="00341403" w:rsidRDefault="00572DAF" w:rsidP="00341403">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00341403">
+              <w:t>Attached all relevant documents indicated as required</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1951" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1543603D" w14:textId="77777777" w:rsidR="00572DAF" w:rsidRPr="00341403" w:rsidRDefault="00572DAF" w:rsidP="00341403">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="42769AD9" w14:textId="77777777" w:rsidR="00572DAF" w:rsidRPr="00645813" w:rsidRDefault="00572DAF" w:rsidP="00572DAF">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9776" w:type="dxa"/>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        <w:tblDescription w:val="Mark with X that you have completed all applicable areas of the form; attached all relevant documents; if you are being supported, your support worker has completed Section E"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3539"/>
+        <w:gridCol w:w="6237"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00572DAF" w:rsidRPr="00645813" w14:paraId="3575B855" w14:textId="77777777" w:rsidTr="00A50A7D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B1F589D" w14:textId="77777777" w:rsidR="00572DAF" w:rsidRPr="002445CE" w:rsidRDefault="00572DAF" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r w:rsidRPr="002445CE">
+              <w:t>Required information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6237" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C975A72" w14:textId="77777777" w:rsidR="00572DAF" w:rsidRPr="002445CE" w:rsidRDefault="00572DAF" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r w:rsidRPr="002445CE">
+              <w:t>Your answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00572DAF" w:rsidRPr="00645813" w14:paraId="33D7A853" w14:textId="77777777" w:rsidTr="00A50A7D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="002D6475" w14:textId="77777777" w:rsidR="00572DAF" w:rsidRPr="002445CE" w:rsidRDefault="00572DAF" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="002445CE">
+              <w:t>Full name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6237" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68738C3B" w14:textId="77777777" w:rsidR="00572DAF" w:rsidRPr="002445CE" w:rsidRDefault="00572DAF" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00572DAF" w:rsidRPr="00645813" w14:paraId="53E03253" w14:textId="77777777" w:rsidTr="00A50A7D">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="851"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="736147CC" w14:textId="77777777" w:rsidR="00572DAF" w:rsidRPr="002445CE" w:rsidRDefault="00572DAF" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="002445CE">
+              <w:t>Signature</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6237" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="760C6088" w14:textId="77777777" w:rsidR="00572DAF" w:rsidRPr="002445CE" w:rsidRDefault="00572DAF" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00572DAF" w:rsidRPr="00DD6B28" w14:paraId="5DDAE42C" w14:textId="77777777" w:rsidTr="00A50A7D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AF769CD" w14:textId="77777777" w:rsidR="00572DAF" w:rsidRPr="002445CE" w:rsidRDefault="00572DAF" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="002445CE">
+              <w:t>Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6237" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60A2BA88" w14:textId="77777777" w:rsidR="00572DAF" w:rsidRPr="002445CE" w:rsidRDefault="00572DAF" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="108DF7F0" w14:textId="77777777" w:rsidR="00F81C25" w:rsidRDefault="00F81C25" w:rsidP="00F81C25">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="_Toc215045504"/>
+      <w:bookmarkStart w:id="27" w:name="Centrelink_Confirmation_eServices"/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="064A5AE8" w14:textId="317C81D8" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="00D97228">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008C1C55">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Centrelink Confirmation </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1C55">
+        <w:t>eServices</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>CCeS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="26"/>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p w14:paraId="6D8E1DC4" w14:textId="77777777" w:rsidR="00D97228" w:rsidRDefault="00D97228" w:rsidP="00D97228">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>CCeS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> is an online service. It allows us to get your information from Centrelink We use this information to check your eligibility. If you consent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186CAA">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186CAA">
+        <w:rPr>
+          <w:rFonts w:ascii="HelveticaNeue-Bold" w:hAnsi="HelveticaNeue-Bold" w:cs="HelveticaNeue-Bold"/>
+        </w:rPr>
+        <w:t>you don’t need to tell us about your income or assets</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186CAA">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0018DDD8" w14:textId="1829F910" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="00D97228">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">CCES has strict privacy and security standards. To access your information, we need your consent and 100 points of identification.  For more information, see </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidRPr="00F81C25">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Centrelink's Confirmation eServices</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00D71044">
+        <w:t xml:space="preserve"> https://www.housing.vic.gov.au/centrelinks-confirmation-eservices.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="550361D6" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="00D97228">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="_Q29_Do_they"/>
+      <w:bookmarkEnd w:id="28"/>
+      <w:r w:rsidRPr="008C1C55">
+        <w:t xml:space="preserve">Consent to use Centrelink Confirmation </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1C55">
+        <w:t>eServices</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="7DCD3BB0" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="00D97228">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008C1C55">
+        <w:t>I authorise the Australian Government Department of Human Services (Centrelink) to provide the Victorian Department of Families, Fairness and Housing (the department) with the results of the enquiries I have indicated below to enable the department to determine if I qualify for social housing services.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4577BA76" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="00D97228">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008C1C55">
+        <w:t>I understand that the information provided by Centrelink to the department may contain the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D390D85" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="00D97228">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008C1C55">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>income confirmation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C1C55">
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C1C55">
+        <w:t>personal information such as (but not limited to) current or historical details of Centrelink payments received, dependents, marital or partnered status, Centrelink deductions, income from sources other than Centrelink and assets</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30C87A30" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="00D97228">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008C1C55">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">contact and address </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C1C55">
+        <w:t>verification – my current address and contact details, and also my address history (up to 2 years), which the department may use to support a Priority Access application.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1604593C" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="00D97228">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008C1C55">
+        <w:t xml:space="preserve">I authorise the department to use Centrelink Confirmation </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1C55">
+        <w:t>eServices</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1C55">
+        <w:t xml:space="preserve"> to perform a Centrelink enquiry of my Centrelink income, asset and payment details.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FE00573" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="00D97228">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008C1C55">
+        <w:t>I understand this consent, once signed, remains valid while I am a customer of the department, unless I revoke it by contacting the department or Centrelink.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="103DDE87" w14:textId="77777777" w:rsidR="00D97228" w:rsidRDefault="00D97228" w:rsidP="00D97228">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008C1C55">
+        <w:t>I understand that if I withdraw my consent or do not alternatively provide proof of my circumstances/details, I may not be eligible for the service provided by the department.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="308E9B0A" w14:textId="70205159" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00C0781C" w:rsidP="00D97228">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Additional household member 1</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="6237" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
-        <w:tblDescription w:val="Q47 Asset information: asset type, value in dollars and can the asset be cashed in or sold (yes or no)?"/>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        <w:tblDescription w:val="Q30 I consent to using the following: Both, only income confirmation or only contact and address verification"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4534"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3786"/>
+        <w:gridCol w:w="4320"/>
+        <w:gridCol w:w="1917"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F452C4" w:rsidRPr="00026BF8" w14:paraId="497004DA" w14:textId="77777777" w:rsidTr="00637FC8">
+      <w:tr w:rsidR="00D97228" w:rsidRPr="008C1C55" w14:paraId="718C4BD6" w14:textId="77777777" w:rsidTr="00A50A7D">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4535" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="53D88B00" w14:textId="77777777" w:rsidR="00F452C4" w:rsidRPr="00E76164" w:rsidRDefault="00F452C4" w:rsidP="00F452C4">
+            <w:tcW w:w="4320" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69DE98BC" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="0062234B">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
-            <w:r w:rsidRPr="00E76164">
-[...9 lines deleted...]
-          <w:p w14:paraId="355954CB" w14:textId="77777777" w:rsidR="00F452C4" w:rsidRPr="00E76164" w:rsidRDefault="00F452C4" w:rsidP="00F452C4">
+            <w:r w:rsidRPr="008C1C55">
+              <w:t>I consent to using</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1917" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B9656CA" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="0062234B">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
-            <w:r w:rsidRPr="00E76164">
-[...9 lines deleted...]
-          <w:p w14:paraId="6820B296" w14:textId="7295D514" w:rsidR="00F452C4" w:rsidRPr="00E76164" w:rsidRDefault="00F452C4" w:rsidP="00F452C4">
+            <w:r w:rsidRPr="008C1C55">
+              <w:t>Mark with an ‘X’</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D97228" w:rsidRPr="008C1C55" w14:paraId="3B97A66A" w14:textId="77777777" w:rsidTr="00A50A7D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4320" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E464362" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008C1C55">
+              <w:t>Both (recommended)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1917" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5893DD24" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D97228" w:rsidRPr="008C1C55" w14:paraId="2B56FDB8" w14:textId="77777777" w:rsidTr="00A50A7D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4320" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43D7FF68" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008C1C55">
+              <w:t>Only income confirmation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1917" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="506E1CE3" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D97228" w:rsidRPr="008C1C55" w14:paraId="2B22BD0F" w14:textId="77777777" w:rsidTr="00A50A7D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4320" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="435039BC" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008C1C55">
+              <w:t>Only contact and address verification</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1917" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77C3BC7B" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="33AF4CF4" w14:textId="77777777" w:rsidR="006B77BA" w:rsidRDefault="006B77BA"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="4725" w:type="pct"/>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        <w:tblDescription w:val="Q30 I consent to using the following: Both, only income confirmation or only contact and address verification"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4315"/>
+        <w:gridCol w:w="5318"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D97228" w:rsidRPr="008C1C55" w14:paraId="5C9A5010" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4315" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EBBC462" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="0062234B">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
-            <w:r w:rsidRPr="00E76164">
-[...179 lines deleted...]
-          <w:p w14:paraId="78B7F7DB" w14:textId="77777777" w:rsidR="00F452C4" w:rsidRPr="008700E7" w:rsidRDefault="00F452C4" w:rsidP="00F452C4">
+            <w:r w:rsidRPr="008C1C55">
+              <w:t>Required information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5318" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3469DEEF" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A8774E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Your answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D97228" w:rsidRPr="008C1C55" w14:paraId="0DF11D4D" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4315" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26FE5C77" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008C1C55">
+              <w:t>Full name (including middle name)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5318" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="072E153B" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D97228" w:rsidRPr="008C1C55" w14:paraId="201B07C3" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4315" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75FDD488" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C1C55">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Centrelink Reference Number </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C1C55">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t>(CRN)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5318" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25CF6323" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D97228" w:rsidRPr="008C1C55" w14:paraId="3DE4E449" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4315" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="480599B5" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008C1C55">
+              <w:rPr>
+                <w:lang w:bidi="x-none"/>
+              </w:rPr>
+              <w:t>Date of birth</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5318" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19E694BD" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D97228" w:rsidRPr="008C1C55" w14:paraId="0772DD0E" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="687"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4315" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1116A541" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008C1C55">
+              <w:t>Signature</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5318" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CCE7532" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D97228" w:rsidRPr="008C1C55" w14:paraId="4EE02B92" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4315" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C97060D" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008C1C55">
+              <w:t>Today’s date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5318" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28D001C2" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="0062234B">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="27C9A762" w14:textId="2A67BF88" w:rsidR="00F452C4" w:rsidRPr="00B81C6B" w:rsidRDefault="00F452C4" w:rsidP="00961E92">
+    <w:bookmarkEnd w:id="22"/>
+    <w:p w14:paraId="08F44D72" w14:textId="250D4B41" w:rsidR="00D97228" w:rsidRDefault="00C0781C" w:rsidP="00D97228">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r>
-[...185 lines deleted...]
-      <w:bookmarkStart w:id="19" w:name="_Toc185939175"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Section C: Declaration</w:t>
-[...88 lines deleted...]
-        <w:t>(Vic).</w:t>
+        <w:t>Additional household member 2</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10165" w:type="dxa"/>
+        <w:tblW w:w="6240" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
-        <w:tblDescription w:val="Section C: Declaration - mark with X to indicate you have completed all parts of the form and attached all relevant documents"/>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        <w:tblDescription w:val="Q30 I consent to using the following: Both, only income confirmation or only contact and address verification"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7735"/>
-        <w:gridCol w:w="2430"/>
+        <w:gridCol w:w="4320"/>
+        <w:gridCol w:w="1920"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F452C4" w:rsidRPr="000B67B8" w14:paraId="14FC470E" w14:textId="77777777" w:rsidTr="00F452C4">
+      <w:tr w:rsidR="00D97228" w:rsidRPr="008C1C55" w14:paraId="6621C355" w14:textId="77777777" w:rsidTr="00A50A7D">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7735" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="79DEDA3D" w14:textId="77777777" w:rsidR="00F452C4" w:rsidRPr="00CC4DFA" w:rsidRDefault="00F452C4" w:rsidP="00F452C4">
+            <w:tcW w:w="4320" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F4BB3E1" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="0062234B">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-          <w:p w14:paraId="75673F82" w14:textId="08D007ED" w:rsidR="00F452C4" w:rsidRPr="00CC4DFA" w:rsidRDefault="00F452C4" w:rsidP="00F452C4">
+            <w:r w:rsidRPr="008C1C55">
+              <w:t>I consent to using</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1920" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="364091AF" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="0062234B">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
-            <w:r w:rsidRPr="00CC4DFA">
-[...63 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="008C1C55">
+              <w:t>Mark with an ‘X’</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D97228" w:rsidRPr="008C1C55" w14:paraId="43270594" w14:textId="77777777" w:rsidTr="00A50A7D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4320" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="384F8F23" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008C1C55">
+              <w:t>Both (recommended)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1920" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F3303D6" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D97228" w:rsidRPr="008C1C55" w14:paraId="40B0389F" w14:textId="77777777" w:rsidTr="00A50A7D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4320" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B0DDAA1" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008C1C55">
+              <w:t>Only income confirmation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1920" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D89207C" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D97228" w:rsidRPr="008C1C55" w14:paraId="3B625EFA" w14:textId="77777777" w:rsidTr="00A50A7D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4320" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4379041A" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008C1C55">
+              <w:t>Only contact and address verification</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1920" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="149F3935" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3DB310C1" w14:textId="77777777" w:rsidR="006B77BA" w:rsidRDefault="006B77BA"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="4725" w:type="pct"/>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        <w:tblDescription w:val="Q30 I consent to using the following: Both, only income confirmation or only contact and address verification"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4315"/>
+        <w:gridCol w:w="5318"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D97228" w:rsidRPr="008C1C55" w14:paraId="75320271" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4315" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47E2638D" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008C1C55">
+              <w:t>Required information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5318" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5312040B" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A8774E">
               <w:rPr>
-                <w:noProof/>
-                <w:lang w:eastAsia="zh-CN"/>
+                <w:bCs/>
               </w:rPr>
-              <w:drawing>
-[...69 lines deleted...]
-              <w:pStyle w:val="DHHStabletext"/>
+              <w:t>Your answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D97228" w:rsidRPr="008C1C55" w14:paraId="2B2C2631" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4315" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A94B133" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008C1C55">
+              <w:t>Full name (including middle name)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5318" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="555EA6A7" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D97228" w:rsidRPr="008C1C55" w14:paraId="316EEDA2" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4315" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57C1F141" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C1C55">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Centrelink Reference Number </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C1C55">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t>(CRN)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5318" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46512115" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D97228" w:rsidRPr="008C1C55" w14:paraId="2C77E1CC" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4315" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="079F32E0" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008C1C55">
+              <w:rPr>
+                <w:lang w:bidi="x-none"/>
+              </w:rPr>
+              <w:t>Date of birth</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5318" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="016F78BF" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D97228" w:rsidRPr="008C1C55" w14:paraId="46CFCD88" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="687"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4315" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E1E219C" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008C1C55">
+              <w:t>Signature</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5318" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34FC1C20" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D97228" w:rsidRPr="008C1C55" w14:paraId="5FCE6858" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4315" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D0CAAB2" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008C1C55">
+              <w:t>Today’s date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5318" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59FD2702" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="192FA5B1" w14:textId="4BD1CBD7" w:rsidR="008519EC" w:rsidRDefault="008519EC" w:rsidP="00F452C4">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="20" w:name="_Hlk157673181"/>
+    <w:p w14:paraId="0C85D209" w14:textId="56549651" w:rsidR="00D97228" w:rsidRDefault="00C0781C" w:rsidP="00EA07C4">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="480"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="_Toc185934107"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc185939329"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc185939746"/>
+      <w:bookmarkEnd w:id="23"/>
+      <w:r>
+        <w:t>Additional household member 3</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblW w:w="6240" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        <w:tblDescription w:val="Q30 I consent to using the following: Both, only income confirmation or only contact and address verification"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3505"/>
-        <w:gridCol w:w="6689"/>
+        <w:gridCol w:w="4320"/>
+        <w:gridCol w:w="1920"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00886A60" w14:paraId="6518FC23" w14:textId="77777777" w:rsidTr="000B64B0">
+      <w:tr w:rsidR="00D97228" w:rsidRPr="008C1C55" w14:paraId="4C35FD40" w14:textId="77777777" w:rsidTr="00A50A7D">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3505" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="76D5C7C5" w14:textId="77777777" w:rsidR="00886A60" w:rsidRPr="00CB3285" w:rsidRDefault="00886A60" w:rsidP="000B64B0">
+            <w:tcW w:w="4320" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04D7637D" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="0062234B">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008C1C55">
+              <w:t>I consent to using</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1920" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56105912" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008C1C55">
+              <w:t>Mark with an ‘X’</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D97228" w:rsidRPr="008C1C55" w14:paraId="0525F5ED" w14:textId="77777777" w:rsidTr="00A50A7D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4320" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E4167CD" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008C1C55">
+              <w:t>Both (recommended)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1920" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E37FE5C" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D97228" w:rsidRPr="008C1C55" w14:paraId="21C1142E" w14:textId="77777777" w:rsidTr="00A50A7D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4320" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C584B28" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008C1C55">
+              <w:t>Only income confirmation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1920" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02481101" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D97228" w:rsidRPr="008C1C55" w14:paraId="52019230" w14:textId="77777777" w:rsidTr="00A50A7D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4320" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="072FE0C3" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008C1C55">
+              <w:t>Only contact and address verification</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1920" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52CE5E39" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="36BB7042" w14:textId="77777777" w:rsidR="006B77BA" w:rsidRDefault="006B77BA"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="4725" w:type="pct"/>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        <w:tblDescription w:val="Q30 I consent to using the following: Both, only income confirmation or only contact and address verification"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4315"/>
+        <w:gridCol w:w="5318"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D97228" w:rsidRPr="008C1C55" w14:paraId="363E4505" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4315" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21522158" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008C1C55">
               <w:t>Required information</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6689" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="025DD74B" w14:textId="77777777" w:rsidR="00886A60" w:rsidRDefault="00886A60" w:rsidP="000B64B0">
+            <w:tcW w:w="5318" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66D5E1A4" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="0062234B">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A8774E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
               <w:t>Your answer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00886A60" w14:paraId="0BBF4C57" w14:textId="77777777" w:rsidTr="000B64B0">
-[...27 lines deleted...]
-      <w:tr w:rsidR="00886A60" w14:paraId="48350D5B" w14:textId="77777777" w:rsidTr="00886A60">
+      <w:tr w:rsidR="00D97228" w:rsidRPr="008C1C55" w14:paraId="038BDFAD" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4315" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DEA8EA3" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008C1C55">
+              <w:t>Full name (including middle name)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5318" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A6EB111" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D97228" w:rsidRPr="008C1C55" w14:paraId="63FFFD6A" w14:textId="77777777" w:rsidTr="0062234B">
         <w:trPr>
-          <w:trHeight w:val="822"/>
+          <w:trHeight w:val="426"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3505" w:type="dxa"/>
-[...24 lines deleted...]
-      <w:tr w:rsidR="00886A60" w14:paraId="3A6C60BD" w14:textId="77777777" w:rsidTr="00886A60">
+            <w:tcW w:w="4315" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2810A520" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C1C55">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Centrelink Reference Number </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C1C55">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t>(CRN)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5318" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="219B75B9" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D97228" w:rsidRPr="008C1C55" w14:paraId="0BB462AD" w14:textId="77777777" w:rsidTr="0062234B">
         <w:trPr>
-          <w:trHeight w:val="354"/>
+          <w:trHeight w:val="426"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3505" w:type="dxa"/>
-[...21 lines deleted...]
-      <w:bookmarkEnd w:id="20"/>
+            <w:tcW w:w="4315" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EA9C916" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008C1C55">
+              <w:rPr>
+                <w:lang w:bidi="x-none"/>
+              </w:rPr>
+              <w:t>Date of birth</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5318" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02943B52" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D97228" w:rsidRPr="008C1C55" w14:paraId="4E9E7B4C" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="687"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4315" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="223A4EEF" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008C1C55">
+              <w:t>Signature</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5318" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31F2E741" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D97228" w:rsidRPr="008C1C55" w14:paraId="2FD5EC70" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4315" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30ECEA2A" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008C1C55">
+              <w:t>Today’s date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5318" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BE01D6F" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4624A4C7" w14:textId="77777777" w:rsidR="00324361" w:rsidRDefault="00324361">
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="3CDC589C" w14:textId="5F2AE04C" w:rsidR="00D97228" w:rsidRDefault="00C0781C" w:rsidP="00EA07C4">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="480"/>
       </w:pPr>
       <w:r>
-        <w:br w:type="page"/>
+        <w:t>Additional household member 4</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="728E8677" w14:textId="77777777" w:rsidR="001568FE" w:rsidRPr="001568FE" w:rsidRDefault="001568FE" w:rsidP="001568FE">
-[...17 lines deleted...]
-      <w:bookmarkEnd w:id="1"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="6240" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        <w:tblDescription w:val="Q30 I consent to using the following: Both, only income confirmation or only contact and address verification"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4320"/>
+        <w:gridCol w:w="1920"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D97228" w:rsidRPr="008C1C55" w14:paraId="690CCC5E" w14:textId="77777777" w:rsidTr="00A50A7D">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4320" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C401CEE" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008C1C55">
+              <w:t>I consent to using</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1920" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72A2C281" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008C1C55">
+              <w:t>Mark with an ‘X’</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D97228" w:rsidRPr="008C1C55" w14:paraId="53C0B186" w14:textId="77777777" w:rsidTr="00A50A7D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4320" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B091594" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008C1C55">
+              <w:t>Both (recommended)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1920" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="168DAA08" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D97228" w:rsidRPr="008C1C55" w14:paraId="6FA14E40" w14:textId="77777777" w:rsidTr="00A50A7D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4320" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2267397F" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008C1C55">
+              <w:t>Only income confirmation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1920" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D15927A" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D97228" w:rsidRPr="008C1C55" w14:paraId="79D0604F" w14:textId="77777777" w:rsidTr="00A50A7D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4320" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A43D7E0" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008C1C55">
+              <w:t>Only contact and address verification</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1920" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37BD7222" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="424CC74E" w14:textId="77777777" w:rsidR="006B77BA" w:rsidRDefault="006B77BA"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="4725" w:type="pct"/>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        <w:tblDescription w:val="Q30 I consent to using the following: Both, only income confirmation or only contact and address verification"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4315"/>
+        <w:gridCol w:w="5318"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D97228" w:rsidRPr="008C1C55" w14:paraId="7D106B94" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4315" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A0BAE5C" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008C1C55">
+              <w:lastRenderedPageBreak/>
+              <w:t>Required information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5318" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D2CDC69" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A8774E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Your answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D97228" w:rsidRPr="008C1C55" w14:paraId="45A1D8D7" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4315" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79FBF8E2" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008C1C55">
+              <w:t>Full name (including middle name)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5318" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5287FA80" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D97228" w:rsidRPr="008C1C55" w14:paraId="6CA93351" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4315" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D088FDD" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C1C55">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Centrelink Reference Number </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C1C55">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t>(CRN)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5318" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C83F05E" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D97228" w:rsidRPr="008C1C55" w14:paraId="1131A19F" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4315" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32229D4B" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008C1C55">
+              <w:rPr>
+                <w:lang w:bidi="x-none"/>
+              </w:rPr>
+              <w:t>Date of birth</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5318" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74F90B41" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D97228" w:rsidRPr="008C1C55" w14:paraId="46B67A14" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="687"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4315" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3811FE8B" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008C1C55">
+              <w:t>Signature</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5318" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="255EF3AA" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D97228" w:rsidRPr="008C1C55" w14:paraId="6140D096" w14:textId="77777777" w:rsidTr="0062234B">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4315" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61762961" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008C1C55">
+              <w:t>Today’s date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5318" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D1E5F75" w14:textId="77777777" w:rsidR="00D97228" w:rsidRPr="008C1C55" w:rsidRDefault="00D97228" w:rsidP="0062234B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="728E8677" w14:textId="656111FF" w:rsidR="001568FE" w:rsidRPr="001568FE" w:rsidRDefault="001568FE" w:rsidP="00AF556A">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="32" w:name="_Toc215045505"/>
+      <w:bookmarkStart w:id="33" w:name="Information_privacy"/>
+      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="31"/>
       <w:r w:rsidRPr="001568FE">
-        <w:rPr>
-[...7 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>Information privacy</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="32"/>
     </w:p>
-    <w:p w14:paraId="60C97964" w14:textId="77777777" w:rsidR="001568FE" w:rsidRPr="001568FE" w:rsidRDefault="001568FE" w:rsidP="00D632F5">
+    <w:bookmarkEnd w:id="33"/>
+    <w:p w14:paraId="465406A7" w14:textId="50BE40F4" w:rsidR="004F75F0" w:rsidRPr="006B77BA" w:rsidRDefault="004F75F0" w:rsidP="006B77BA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
-      <w:r w:rsidRPr="001568FE">
-        <w:t>We are committed to protecting the privacy of your personal information. Personal information is information that directly or indirectly identifies a person. We need to collect and handle your personal information to be able to process your application. We will handle all the information you give us in keeping with the:</w:t>
+      <w:r w:rsidRPr="006B77BA">
+        <w:t>We are committed to protecting the privacy of your personal information. Personal information is information that directly or indirectly identifies a person. We need to collect and handle your personal information to be able to process your application.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C42DC67" w14:textId="77777777" w:rsidR="001568FE" w:rsidRPr="00D632F5" w:rsidRDefault="001568FE" w:rsidP="00D632F5">
+    <w:p w14:paraId="20900644" w14:textId="77777777" w:rsidR="004F75F0" w:rsidRPr="006B77BA" w:rsidRDefault="004F75F0" w:rsidP="006B77BA">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006B77BA">
+        <w:t>Our information privacy policy includes your household member’s information. Make sure they agree to you including their information on your application. You should have them review this form including this section, so they understand how we will use their information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="504D3120" w14:textId="77777777" w:rsidR="004F75F0" w:rsidRPr="006B77BA" w:rsidRDefault="004F75F0" w:rsidP="006B77BA">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006B77BA">
+        <w:t>We will handle all the information you give us in keeping with the:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C626AF9" w14:textId="77777777" w:rsidR="004F75F0" w:rsidRPr="00241F78" w:rsidRDefault="004F75F0" w:rsidP="004F75F0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-        <w:rPr>
-[...8 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00241F78">
         <w:t>Privacy and Data Protection Act 2014</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C0E248D" w14:textId="77777777" w:rsidR="001568FE" w:rsidRPr="00D632F5" w:rsidRDefault="001568FE" w:rsidP="00D632F5">
+    <w:p w14:paraId="26AE9DD6" w14:textId="77777777" w:rsidR="004F75F0" w:rsidRPr="00241F78" w:rsidRDefault="004F75F0" w:rsidP="004F75F0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D632F5">
-[...7 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00241F78">
+        <w:t>Health Records Act 2001.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="659CF37C" w14:textId="77777777" w:rsidR="001568FE" w:rsidRPr="001568FE" w:rsidRDefault="001568FE" w:rsidP="00D632F5">
+    <w:p w14:paraId="13E9EA3E" w14:textId="77777777" w:rsidR="004F75F0" w:rsidRDefault="004F75F0" w:rsidP="006B77BA">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
-      <w:r w:rsidRPr="001568FE">
-        <w:t xml:space="preserve">If you are using other departmental programs, we may share some of your information with them to help us coordinate better services for you. </w:t>
+      <w:r w:rsidRPr="00241F78">
+        <w:t>If you are using other departmental programs, we may share some of your information with them to help us coordinate better services for you.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5135DA13" w14:textId="77777777" w:rsidR="001568FE" w:rsidRPr="001568FE" w:rsidRDefault="001568FE" w:rsidP="00D632F5">
+    <w:p w14:paraId="0FCC1BA7" w14:textId="77777777" w:rsidR="004F75F0" w:rsidRPr="00241F78" w:rsidRDefault="004F75F0" w:rsidP="004F75F0">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
-      <w:r w:rsidRPr="001568FE">
+      <w:r w:rsidRPr="00241F78">
         <w:t>We will use your information:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19FBF8AD" w14:textId="77777777" w:rsidR="001568FE" w:rsidRPr="00D632F5" w:rsidRDefault="001568FE" w:rsidP="00D632F5">
+    <w:p w14:paraId="244D81F4" w14:textId="77777777" w:rsidR="004F75F0" w:rsidRPr="00241F78" w:rsidRDefault="004F75F0" w:rsidP="004F75F0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D632F5">
+      <w:r w:rsidRPr="00241F78">
         <w:t>for the purposes listed on these forms</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="727FBC4B" w14:textId="77777777" w:rsidR="001568FE" w:rsidRPr="00D632F5" w:rsidRDefault="001568FE" w:rsidP="00D632F5">
+    <w:p w14:paraId="4C7F2E87" w14:textId="77777777" w:rsidR="004F75F0" w:rsidRPr="00241F78" w:rsidRDefault="004F75F0" w:rsidP="004F75F0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D632F5">
+      <w:r w:rsidRPr="00241F78">
         <w:t>to provide services to you</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="296772F9" w14:textId="77777777" w:rsidR="001568FE" w:rsidRPr="00D632F5" w:rsidRDefault="001568FE" w:rsidP="00D632F5">
+    <w:p w14:paraId="4628D66C" w14:textId="77777777" w:rsidR="004F75F0" w:rsidRPr="00241F78" w:rsidRDefault="004F75F0" w:rsidP="004F75F0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D632F5">
-        <w:t xml:space="preserve">for purposes you consent to. </w:t>
+      <w:r w:rsidRPr="00241F78">
+        <w:t>for purposes you consent to</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00B27953" w14:textId="77777777" w:rsidR="001568FE" w:rsidRPr="001568FE" w:rsidRDefault="001568FE" w:rsidP="00D632F5">
+    <w:p w14:paraId="27B6BDDC" w14:textId="77777777" w:rsidR="004F75F0" w:rsidRPr="00241F78" w:rsidRDefault="004F75F0" w:rsidP="006B77BA">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
-      <w:r w:rsidRPr="001568FE">
-        <w:t xml:space="preserve">We will not use your information for any other purpose unless the law requires us to do so. </w:t>
+      <w:r w:rsidRPr="00241F78">
+        <w:t>We will not use your information for any other purpose unless the law requires us to do so.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59E527D6" w14:textId="77777777" w:rsidR="001568FE" w:rsidRPr="001568FE" w:rsidRDefault="001568FE" w:rsidP="00D632F5">
+    <w:p w14:paraId="289E657C" w14:textId="77777777" w:rsidR="004F75F0" w:rsidRPr="00241F78" w:rsidRDefault="004F75F0" w:rsidP="004F75F0">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
-      <w:r w:rsidRPr="001568FE">
+      <w:r w:rsidRPr="00241F78">
         <w:t>You have a right to access your information under the:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47362FE8" w14:textId="77777777" w:rsidR="001568FE" w:rsidRPr="00D632F5" w:rsidRDefault="001568FE" w:rsidP="00D632F5">
+    <w:p w14:paraId="5FA8013D" w14:textId="77777777" w:rsidR="004F75F0" w:rsidRPr="00241F78" w:rsidRDefault="004F75F0" w:rsidP="004F75F0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D632F5">
-[...7 lines deleted...]
-        <w:t>, and</w:t>
+      <w:r w:rsidRPr="00241F78">
+        <w:t>Freedom of Information Act 1982, and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04D8C38E" w14:textId="77777777" w:rsidR="001568FE" w:rsidRPr="00D632F5" w:rsidRDefault="001568FE" w:rsidP="00D632F5">
+    <w:p w14:paraId="4B446E08" w14:textId="77777777" w:rsidR="004F75F0" w:rsidRPr="00241F78" w:rsidRDefault="004F75F0" w:rsidP="004F75F0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D632F5">
-[...7 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00241F78">
+        <w:t>Privacy and Data Protection Act 2014.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AD2E41F" w14:textId="77777777" w:rsidR="001568FE" w:rsidRPr="001568FE" w:rsidRDefault="001568FE" w:rsidP="00D632F5">
+    <w:p w14:paraId="1B3DFFD3" w14:textId="77777777" w:rsidR="004F75F0" w:rsidRPr="00241F78" w:rsidRDefault="004F75F0" w:rsidP="006B77BA">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
-      <w:r w:rsidRPr="001568FE">
+      <w:r w:rsidRPr="00241F78">
         <w:t>For information about freedom of information requests:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57864251" w14:textId="77777777" w:rsidR="001568FE" w:rsidRPr="00D632F5" w:rsidRDefault="001568FE" w:rsidP="00D632F5">
+    <w:p w14:paraId="348C101A" w14:textId="77777777" w:rsidR="004F75F0" w:rsidRPr="00241F78" w:rsidRDefault="004F75F0" w:rsidP="004F75F0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D632F5">
+      <w:r w:rsidRPr="00241F78">
         <w:t>call 1300 151 883, or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54AAFB16" w14:textId="4A1A1388" w:rsidR="001568FE" w:rsidRPr="001568FE" w:rsidRDefault="001568FE" w:rsidP="00D632F5">
+    <w:p w14:paraId="7C529619" w14:textId="77777777" w:rsidR="004F75F0" w:rsidRPr="00241F78" w:rsidRDefault="004F75F0" w:rsidP="004F75F0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D632F5">
+      <w:r w:rsidRPr="00241F78">
         <w:t xml:space="preserve">make an online FOI request at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
-[...32 lines deleted...]
-        <w:r w:rsidR="00D632F5" w:rsidRPr="00D632F5">
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidRPr="00241F78">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Department of Families, Fairness and Housing Privacy policy</w:t>
+          <w:t>https://www.dffh.vic.gov.au/making-freedom-information-request</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00D632F5">
-[...3 lines deleted...]
-        <w:t>https://www.dffh.vic.gov.au/publications/privacy-policy</w:t>
+      <w:r w:rsidRPr="00241F78">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33F12A45" w14:textId="77777777" w:rsidR="001568FE" w:rsidRPr="001568FE" w:rsidRDefault="001568FE" w:rsidP="001568FE">
+    <w:p w14:paraId="0755496D" w14:textId="77777777" w:rsidR="004F75F0" w:rsidRPr="00241F78" w:rsidRDefault="004F75F0" w:rsidP="006B77BA">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00241F78">
+        <w:t>For more information about privacy:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DEE9650" w14:textId="77777777" w:rsidR="004F75F0" w:rsidRPr="00241F78" w:rsidRDefault="004F75F0" w:rsidP="004F75F0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="001568FE">
+      <w:r w:rsidRPr="00241F78">
+        <w:t xml:space="preserve">see the department’s privacy policy at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidRPr="00241F78">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://www.dffh.vic.gov.au/publications/privacy-policy</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="75097258" w14:textId="77777777" w:rsidR="004F75F0" w:rsidRPr="00241F78" w:rsidRDefault="004F75F0" w:rsidP="004F75F0">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00241F78">
         <w:t xml:space="preserve">email the Feedback, External Oversight and Privacy unit </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidRPr="001568FE">
+      <w:hyperlink r:id="rId27" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00241F78">
           <w:rPr>
-            <w:color w:val="004C97"/>
-            <w:u w:val="dotted"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>feedback@dffh.vic.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="45EF7108" w14:textId="77777777" w:rsidR="001568FE" w:rsidRPr="001568FE" w:rsidRDefault="001568FE" w:rsidP="001568FE">
+    <w:p w14:paraId="0674A0C5" w14:textId="77777777" w:rsidR="004F75F0" w:rsidRPr="00241F78" w:rsidRDefault="004F75F0" w:rsidP="004F75F0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="001568FE">
+      <w:r w:rsidRPr="00241F78">
         <w:t>call the department on 1300 884 706.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36CEAA32" w14:textId="77777777" w:rsidR="00782DE4" w:rsidRDefault="001568FE" w:rsidP="00782DE4">
-[...29 lines deleted...]
-        <w:t>visit</w:t>
+    <w:p w14:paraId="77F563B7" w14:textId="55035753" w:rsidR="009F4E58" w:rsidRDefault="0015457C" w:rsidP="0015457C">
+      <w:pPr>
+        <w:pStyle w:val="Accessibilitypara"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0015457C">
+        <w:t>To receive this document in another format, email</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId28" w:tgtFrame="_blank" w:tooltip="mailto:policyandguidelines@homes.vic.gov.au" w:history="1">
+        <w:r w:rsidR="00971B39" w:rsidRPr="00971B39">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Housing.vic Interpreter services</w:t>
+          <w:t>PolicyAndGuidelines@homes.vic.gov.au</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="52DE6ED8" w14:textId="77777777" w:rsidR="00782DE4" w:rsidRDefault="00782DE4" w:rsidP="00782DE4">
-[...4 lines deleted...]
-        <w:r w:rsidRPr="00BC5AB5">
+    <w:p w14:paraId="3C45BEF1" w14:textId="1CDD7C47" w:rsidR="00782DE4" w:rsidRPr="008F00E4" w:rsidRDefault="00782DE4" w:rsidP="009F4E58">
+      <w:pPr>
+        <w:pStyle w:val="Imprint"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008F00E4">
+        <w:t>Authorised and published by the Victorian Government, 1 Treasury Place, Melbourne.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ABAEB7B" w14:textId="2100DE88" w:rsidR="00782DE4" w:rsidRPr="008F00E4" w:rsidRDefault="00782DE4" w:rsidP="00EA07C4">
+      <w:pPr>
+        <w:pStyle w:val="Imprint"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008F00E4">
+        <w:t xml:space="preserve">© State of Victoria, Australia, Department of Families, Fairness and Housing, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C76B48">
+        <w:t>December</w:t>
+      </w:r>
+      <w:r w:rsidR="00623CC6">
+        <w:t xml:space="preserve"> 2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F00E4">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DD02331" w14:textId="06338D64" w:rsidR="001568FE" w:rsidRPr="001568FE" w:rsidRDefault="00782DE4" w:rsidP="00EA07C4">
+      <w:pPr>
+        <w:pStyle w:val="Imprint"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008F00E4">
+        <w:t xml:space="preserve">Available at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidR="00EA07C4" w:rsidRPr="00FD239C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>contact your local housing office</w:t>
-[...258 lines deleted...]
-          <w:t>Forms &amp; Guides | Housing.vic.gov.au</w:t>
+          <w:t>Forms &amp; Guides on Housing.vic.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008F00E4">
         <w:t xml:space="preserve"> https://www.housing.vic.gov.au/about/forms-guides</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:sectPr w:rsidR="001568FE" w:rsidRPr="001568FE" w:rsidSect="00AD599F">
-      <w:footerReference w:type="even" r:id="rId26"/>
-      <w:footerReference w:type="default" r:id="rId27"/>
+      <w:footerReference w:type="even" r:id="rId30"/>
+      <w:footerReference w:type="default" r:id="rId31"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="851" w:bottom="851" w:left="851" w:header="680" w:footer="567" w:gutter="0"/>
       <w:cols w:space="340"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1E00276E" w14:textId="77777777" w:rsidR="009668CA" w:rsidRDefault="009668CA">
+    <w:p w14:paraId="106086AF" w14:textId="77777777" w:rsidR="00AC6103" w:rsidRDefault="00AC6103">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06F55E09" w14:textId="77777777" w:rsidR="009668CA" w:rsidRDefault="009668CA"/>
+    <w:p w14:paraId="621B9175" w14:textId="77777777" w:rsidR="00AC6103" w:rsidRDefault="00AC6103"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="47011990" w14:textId="77777777" w:rsidR="009668CA" w:rsidRDefault="009668CA">
+    <w:p w14:paraId="0B77F114" w14:textId="77777777" w:rsidR="00AC6103" w:rsidRDefault="00AC6103">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="103E8986" w14:textId="77777777" w:rsidR="009668CA" w:rsidRDefault="009668CA"/>
+    <w:p w14:paraId="136850E7" w14:textId="77777777" w:rsidR="00AC6103" w:rsidRDefault="00AC6103"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
+    <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+    <w:sig w:usb0="E1001AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HelveticaNeue-Bold">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HelveticaNeueLTCom-Roman">
@@ -6196,64 +9660,64 @@
   </w:font>
   <w:font w:name="HelveticaNeueLTCom-It">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="HelveticaNeueLTCom-Bd">
+  <w:font w:name="HelveticaNeueLTCom-BdCn">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4E87F914" w14:textId="1FBD0A9E" w:rsidR="006110DA" w:rsidRDefault="00602B5D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="1" relativeHeight="251687936" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="324D0785" wp14:editId="31647DE3">
               <wp:simplePos x="0" y="10189687"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10189210</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560310" cy="311785"/>
               <wp:effectExtent l="0" t="0" r="0" b="12065"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="MSIPCM01e148c6a8a961cafa2e8e2b" descr="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -6336,51 +9800,51 @@
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00602B5D">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="65F67A31" w14:textId="2962429B" w:rsidR="00E261B3" w:rsidRDefault="00602B5D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251688960" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="39A20B73" wp14:editId="4BDB9498">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10189210</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560310" cy="311785"/>
               <wp:effectExtent l="0" t="0" r="0" b="12065"/>
               <wp:wrapNone/>
               <wp:docPr id="12" name="MSIPCM455d4a6c85e35dbe644af08f" descr="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;FirstPage&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -6517,89 +9981,89 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7534800" cy="1083600"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68D5965A" w14:textId="77777777" w:rsidR="008519EC" w:rsidRDefault="008519EC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:tab/>
       <w:t>Change of application details form</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="464BF8EA" w14:textId="0E825F16" w:rsidR="008519EC" w:rsidRPr="00CE1AF3" w:rsidRDefault="00602B5D" w:rsidP="00CE1AF3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251689984" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="3A869221" wp14:editId="46AAD187">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10189210</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560310" cy="311785"/>
               <wp:effectExtent l="0" t="0" r="0" b="12065"/>
               <wp:wrapNone/>
               <wp:docPr id="13" name="MSIPCM64464fc4b02ff2d4d515ca72" descr="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:4,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -6769,174 +10233,152 @@
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="006110DA">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="66D52286" w14:textId="77777777" w:rsidR="009668CA" w:rsidRDefault="009668CA" w:rsidP="00207717">
+    <w:p w14:paraId="7762927F" w14:textId="77777777" w:rsidR="00AC6103" w:rsidRDefault="00AC6103" w:rsidP="00207717">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="50B172E8" w14:textId="77777777" w:rsidR="009668CA" w:rsidRDefault="009668CA">
+    <w:p w14:paraId="24722414" w14:textId="77777777" w:rsidR="00AC6103" w:rsidRDefault="00AC6103">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42921A7A" w14:textId="77777777" w:rsidR="009668CA" w:rsidRDefault="009668CA"/>
-[...18 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="49DEE5D6" w14:textId="77777777" w:rsidR="00AC6103" w:rsidRDefault="00AC6103"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="57FA655B" w14:textId="56AA2563" w:rsidR="00266F49" w:rsidRDefault="00266F49">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="57FA655B" w14:textId="05760075" w:rsidR="00266F49" w:rsidRDefault="00B7090D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r w:rsidRPr="00266F49">
-      <w:t>Additional adult household member</w:t>
+    <w:r>
+      <w:t>Victorian Housing Register a</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00266F49" w:rsidRPr="00266F49">
+      <w:t>dditional household member</w:t>
+    </w:r>
+    <w:r w:rsidR="00266F49">
       <w:t xml:space="preserve"> form</w:t>
     </w:r>
-    <w:r w:rsidR="00553291">
-[...5 lines deleted...]
-    <w:r>
+    <w:r w:rsidR="00266F49">
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00DE6C85">
+    <w:r w:rsidR="00266F49" w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00DE6C85">
+    <w:r w:rsidR="00266F49" w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00DE6C85">
+    <w:r w:rsidR="00266F49" w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00266F49">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidRPr="00DE6C85">
+    <w:r w:rsidR="00266F49" w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1075" type="#_x0000_t75" alt="Document icon" style="width:28pt;height:39pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
+      <v:shape id="_x0000_i1026" type="#_x0000_t75" alt="Document icon" style="width:28pt;height:39pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="Document icon"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="9B685C78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="D2A8F2FE"/>
@@ -7657,50 +11099,190 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A8D2B84"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4254120A"/>
+    <w:lvl w:ilvl="0" w:tplc="68201242">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B438405C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="6D7472FE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="073C066C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="A7828FDE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="E54E80B2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="C974177C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="69B23376" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="B2E0DCF2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37B96CDA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BC905FE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="397"/>
         </w:tabs>
         <w:ind w:left="397" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7789,51 +11371,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E6C68D4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B4525A8A"/>
     <w:styleLink w:val="ZZNumbersdigit"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numberdigit"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="397"/>
         </w:tabs>
         <w:ind w:left="397" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numberdigitindent"/>
       <w:lvlText w:val="%2."/>
@@ -7924,51 +11506,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3EC54A41"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EA56950A"/>
     <w:styleLink w:val="ZZNumberslowerroman"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:pStyle w:val="Numberlowerroman"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="397"/>
         </w:tabs>
         <w:ind w:left="397" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:pStyle w:val="Numberlowerromanindent"/>
       <w:lvlText w:val="(%2)"/>
@@ -8053,51 +11635,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49E050DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CD40D03A"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8166,51 +11748,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="541611C2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CE309CD8"/>
     <w:styleLink w:val="ZZTablebullets"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Tablebullet1"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="227" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:pStyle w:val="Tablebullet2"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8293,51 +11875,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54BA1E5A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="94EEF5CE"/>
     <w:styleLink w:val="ZZBullets"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bullet1"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:pStyle w:val="Bullet2"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8417,51 +11999,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FC84AE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="986250D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8530,51 +12112,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6309259F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="60E46E98"/>
     <w:styleLink w:val="ZZQuotebullets"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Quotebullet1"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:pStyle w:val="Quotebullet2"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
@@ -8656,51 +12238,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66B20FA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CE704FD8"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8769,51 +12351,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67FA4079"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6840E684"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8882,51 +12464,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6AC262D6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B38817FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="794" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1191" w:hanging="397"/>
       </w:pPr>
@@ -9005,51 +12587,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77485834"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9B2EAC32"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9118,51 +12700,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79255E49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A7748BF6"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9235,372 +12817,372 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1000546408">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1242518631">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1109080101">
     <w:abstractNumId w:val="13"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1271204681">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="981695358">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1378817639">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="107892552">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="300614903">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="427314695">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="300614903">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="10" w16cid:durableId="547422492">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="783040555">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="461928653">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1980186221">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="975254312">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="2022468316">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1335955831">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1694652453">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1517816098">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1302879397">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
@@ -9625,737 +13207,798 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1017462332">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1826626838">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1713116406">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="566960923">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="855727036">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="140923146">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1489978300">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="706949218">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1186869829">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1471823320">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="2111268295">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="653024307">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1309898601">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="751976337">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="490608763">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="2118328982">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="42993973">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="312564517">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1822651678">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="1910769219">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="2003122315">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="998073820">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="249310845">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="811872558">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="1539010021">
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="5004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="181"/>
   <w:drawingGridVerticalSpacing w:val="181"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="3073"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C04F42"/>
     <w:rsid w:val="00000719"/>
     <w:rsid w:val="00002D68"/>
     <w:rsid w:val="00003403"/>
     <w:rsid w:val="00004475"/>
     <w:rsid w:val="00005347"/>
     <w:rsid w:val="000072B6"/>
     <w:rsid w:val="0001021B"/>
+    <w:rsid w:val="00010CE4"/>
     <w:rsid w:val="00011D89"/>
     <w:rsid w:val="000154FD"/>
     <w:rsid w:val="00022271"/>
     <w:rsid w:val="000235E8"/>
     <w:rsid w:val="00024D89"/>
     <w:rsid w:val="000250B6"/>
     <w:rsid w:val="00033D81"/>
     <w:rsid w:val="00037366"/>
     <w:rsid w:val="00041BF0"/>
     <w:rsid w:val="00041C22"/>
     <w:rsid w:val="00042C8A"/>
     <w:rsid w:val="0004536B"/>
     <w:rsid w:val="00046B68"/>
     <w:rsid w:val="000527DD"/>
     <w:rsid w:val="00055182"/>
     <w:rsid w:val="000578B2"/>
     <w:rsid w:val="00060959"/>
     <w:rsid w:val="00060C8F"/>
     <w:rsid w:val="0006298A"/>
     <w:rsid w:val="000643BD"/>
     <w:rsid w:val="000663CD"/>
     <w:rsid w:val="000733FE"/>
     <w:rsid w:val="00074219"/>
     <w:rsid w:val="00074ED5"/>
+    <w:rsid w:val="00080A3F"/>
     <w:rsid w:val="0008508E"/>
+    <w:rsid w:val="00085F80"/>
     <w:rsid w:val="00086557"/>
     <w:rsid w:val="00087951"/>
     <w:rsid w:val="0009050A"/>
     <w:rsid w:val="0009113B"/>
     <w:rsid w:val="00093402"/>
+    <w:rsid w:val="00093808"/>
     <w:rsid w:val="00094DA3"/>
+    <w:rsid w:val="00095FAB"/>
     <w:rsid w:val="00096CD1"/>
     <w:rsid w:val="000A012C"/>
     <w:rsid w:val="000A0EB9"/>
     <w:rsid w:val="000A186C"/>
     <w:rsid w:val="000A1EA4"/>
     <w:rsid w:val="000A2476"/>
     <w:rsid w:val="000A3586"/>
     <w:rsid w:val="000A641A"/>
+    <w:rsid w:val="000B07BB"/>
     <w:rsid w:val="000B1762"/>
     <w:rsid w:val="000B2117"/>
     <w:rsid w:val="000B3EDB"/>
     <w:rsid w:val="000B543D"/>
     <w:rsid w:val="000B55F9"/>
     <w:rsid w:val="000B5BF7"/>
     <w:rsid w:val="000B6BC8"/>
     <w:rsid w:val="000C0303"/>
     <w:rsid w:val="000C42EA"/>
     <w:rsid w:val="000C4546"/>
     <w:rsid w:val="000D1242"/>
+    <w:rsid w:val="000D4D1C"/>
     <w:rsid w:val="000E0970"/>
     <w:rsid w:val="000E3CC7"/>
     <w:rsid w:val="000E6BD4"/>
     <w:rsid w:val="000E6D6D"/>
     <w:rsid w:val="000F1F1E"/>
     <w:rsid w:val="000F2259"/>
     <w:rsid w:val="000F2DDA"/>
     <w:rsid w:val="000F2EA0"/>
     <w:rsid w:val="000F5213"/>
     <w:rsid w:val="000F720D"/>
     <w:rsid w:val="00101001"/>
     <w:rsid w:val="00103276"/>
     <w:rsid w:val="0010392D"/>
     <w:rsid w:val="0010447F"/>
     <w:rsid w:val="00104FE3"/>
     <w:rsid w:val="00105291"/>
     <w:rsid w:val="0010714F"/>
     <w:rsid w:val="001120C5"/>
     <w:rsid w:val="00120BD3"/>
     <w:rsid w:val="00122FEA"/>
     <w:rsid w:val="001232BD"/>
     <w:rsid w:val="00124ED5"/>
     <w:rsid w:val="001276FA"/>
     <w:rsid w:val="0013009C"/>
+    <w:rsid w:val="00136FDC"/>
     <w:rsid w:val="001447B3"/>
     <w:rsid w:val="00152073"/>
+    <w:rsid w:val="0015457C"/>
     <w:rsid w:val="00156598"/>
     <w:rsid w:val="001568FE"/>
     <w:rsid w:val="0016037B"/>
     <w:rsid w:val="00161939"/>
     <w:rsid w:val="00161AA0"/>
     <w:rsid w:val="00161D2E"/>
     <w:rsid w:val="00161F3E"/>
     <w:rsid w:val="00162093"/>
     <w:rsid w:val="00162CA9"/>
     <w:rsid w:val="00165459"/>
     <w:rsid w:val="00165A57"/>
     <w:rsid w:val="001712C2"/>
     <w:rsid w:val="00172BAF"/>
+    <w:rsid w:val="00172BC6"/>
     <w:rsid w:val="00176354"/>
     <w:rsid w:val="0017674D"/>
     <w:rsid w:val="001771DD"/>
     <w:rsid w:val="00177995"/>
     <w:rsid w:val="00177A8C"/>
     <w:rsid w:val="00177E28"/>
     <w:rsid w:val="00185E7D"/>
     <w:rsid w:val="00186B33"/>
+    <w:rsid w:val="00191A7F"/>
     <w:rsid w:val="00192F9D"/>
+    <w:rsid w:val="00194142"/>
     <w:rsid w:val="00196AB1"/>
     <w:rsid w:val="00196EB8"/>
     <w:rsid w:val="00196EFB"/>
     <w:rsid w:val="001979FF"/>
     <w:rsid w:val="00197B17"/>
+    <w:rsid w:val="001A012D"/>
     <w:rsid w:val="001A1950"/>
     <w:rsid w:val="001A1C54"/>
     <w:rsid w:val="001A202A"/>
     <w:rsid w:val="001A2C52"/>
     <w:rsid w:val="001A3ACE"/>
+    <w:rsid w:val="001A55C5"/>
     <w:rsid w:val="001B058F"/>
     <w:rsid w:val="001B4173"/>
     <w:rsid w:val="001B6B96"/>
     <w:rsid w:val="001B7228"/>
     <w:rsid w:val="001B738B"/>
     <w:rsid w:val="001C09DB"/>
     <w:rsid w:val="001C277E"/>
     <w:rsid w:val="001C2A72"/>
     <w:rsid w:val="001C31B7"/>
     <w:rsid w:val="001D0B75"/>
     <w:rsid w:val="001D2C53"/>
     <w:rsid w:val="001D39A5"/>
     <w:rsid w:val="001D3C09"/>
     <w:rsid w:val="001D44E8"/>
     <w:rsid w:val="001D60EC"/>
     <w:rsid w:val="001D6F59"/>
     <w:rsid w:val="001E44DF"/>
     <w:rsid w:val="001E64DD"/>
     <w:rsid w:val="001E68A5"/>
     <w:rsid w:val="001E6BB0"/>
     <w:rsid w:val="001E6BFA"/>
     <w:rsid w:val="001E7282"/>
+    <w:rsid w:val="001F133C"/>
     <w:rsid w:val="001F3826"/>
+    <w:rsid w:val="001F5E86"/>
     <w:rsid w:val="001F6E46"/>
     <w:rsid w:val="001F7C91"/>
     <w:rsid w:val="002033B7"/>
     <w:rsid w:val="00206463"/>
     <w:rsid w:val="00206F2F"/>
     <w:rsid w:val="00207717"/>
     <w:rsid w:val="0021053D"/>
     <w:rsid w:val="00210A92"/>
     <w:rsid w:val="00216C03"/>
     <w:rsid w:val="00220C04"/>
+    <w:rsid w:val="00220E96"/>
     <w:rsid w:val="0022278D"/>
     <w:rsid w:val="0022701F"/>
     <w:rsid w:val="00227C65"/>
     <w:rsid w:val="00227C68"/>
+    <w:rsid w:val="00231BFF"/>
     <w:rsid w:val="00233311"/>
     <w:rsid w:val="002333F5"/>
     <w:rsid w:val="00233724"/>
     <w:rsid w:val="002365B4"/>
+    <w:rsid w:val="00236905"/>
     <w:rsid w:val="0024159D"/>
     <w:rsid w:val="00241EB4"/>
     <w:rsid w:val="00242378"/>
     <w:rsid w:val="002432E1"/>
     <w:rsid w:val="00246207"/>
     <w:rsid w:val="00246C5E"/>
     <w:rsid w:val="00250960"/>
     <w:rsid w:val="00250DC4"/>
     <w:rsid w:val="00251343"/>
     <w:rsid w:val="002536A4"/>
     <w:rsid w:val="0025398C"/>
     <w:rsid w:val="00254F58"/>
     <w:rsid w:val="002620BC"/>
     <w:rsid w:val="00262802"/>
     <w:rsid w:val="00263A90"/>
     <w:rsid w:val="0026408B"/>
     <w:rsid w:val="00266F49"/>
     <w:rsid w:val="00267C3E"/>
     <w:rsid w:val="002709BB"/>
     <w:rsid w:val="0027131C"/>
+    <w:rsid w:val="00272809"/>
     <w:rsid w:val="00273BAC"/>
     <w:rsid w:val="002763B3"/>
     <w:rsid w:val="002802E3"/>
     <w:rsid w:val="00280C4B"/>
     <w:rsid w:val="0028213D"/>
     <w:rsid w:val="002862F1"/>
     <w:rsid w:val="00291373"/>
     <w:rsid w:val="0029597D"/>
     <w:rsid w:val="00295F2D"/>
     <w:rsid w:val="002962C3"/>
     <w:rsid w:val="0029752B"/>
     <w:rsid w:val="002A0A9C"/>
     <w:rsid w:val="002A2D4F"/>
     <w:rsid w:val="002A483C"/>
     <w:rsid w:val="002A6D23"/>
     <w:rsid w:val="002B0C7C"/>
     <w:rsid w:val="002B1729"/>
     <w:rsid w:val="002B36C7"/>
     <w:rsid w:val="002B4DD4"/>
     <w:rsid w:val="002B5277"/>
     <w:rsid w:val="002B5375"/>
     <w:rsid w:val="002B77C1"/>
     <w:rsid w:val="002C0ED7"/>
     <w:rsid w:val="002C2728"/>
+    <w:rsid w:val="002C4C0C"/>
     <w:rsid w:val="002C678B"/>
     <w:rsid w:val="002D1E0D"/>
+    <w:rsid w:val="002D20D7"/>
     <w:rsid w:val="002D5006"/>
     <w:rsid w:val="002E01D0"/>
     <w:rsid w:val="002E161D"/>
     <w:rsid w:val="002E3100"/>
     <w:rsid w:val="002E6C95"/>
     <w:rsid w:val="002E7C36"/>
     <w:rsid w:val="002F3ADF"/>
     <w:rsid w:val="002F3D32"/>
     <w:rsid w:val="002F5F31"/>
     <w:rsid w:val="002F5F46"/>
     <w:rsid w:val="00301AE9"/>
     <w:rsid w:val="00302216"/>
     <w:rsid w:val="00303E53"/>
     <w:rsid w:val="00305CC1"/>
     <w:rsid w:val="00306E5F"/>
     <w:rsid w:val="00307E14"/>
     <w:rsid w:val="00314054"/>
     <w:rsid w:val="00316F27"/>
     <w:rsid w:val="003214F1"/>
     <w:rsid w:val="00322E4B"/>
     <w:rsid w:val="00324361"/>
     <w:rsid w:val="0032515B"/>
     <w:rsid w:val="003252EE"/>
     <w:rsid w:val="00327870"/>
     <w:rsid w:val="0033259D"/>
+    <w:rsid w:val="00332A95"/>
     <w:rsid w:val="003333D2"/>
     <w:rsid w:val="00334E20"/>
     <w:rsid w:val="00337339"/>
     <w:rsid w:val="003406C6"/>
     <w:rsid w:val="003407AD"/>
+    <w:rsid w:val="00341403"/>
     <w:rsid w:val="003418CC"/>
     <w:rsid w:val="003459BD"/>
     <w:rsid w:val="00350D38"/>
     <w:rsid w:val="00351405"/>
     <w:rsid w:val="00351B36"/>
     <w:rsid w:val="00357B4E"/>
     <w:rsid w:val="00366E64"/>
     <w:rsid w:val="003716FD"/>
     <w:rsid w:val="0037204B"/>
     <w:rsid w:val="003744CF"/>
     <w:rsid w:val="00374717"/>
+    <w:rsid w:val="00376720"/>
     <w:rsid w:val="0037676C"/>
     <w:rsid w:val="00377A1A"/>
     <w:rsid w:val="00381043"/>
     <w:rsid w:val="003829E5"/>
     <w:rsid w:val="00386109"/>
     <w:rsid w:val="00386944"/>
     <w:rsid w:val="003956CC"/>
     <w:rsid w:val="00395C9A"/>
     <w:rsid w:val="003A04E1"/>
     <w:rsid w:val="003A0853"/>
     <w:rsid w:val="003A6B67"/>
+    <w:rsid w:val="003A6D32"/>
+    <w:rsid w:val="003A7ABE"/>
     <w:rsid w:val="003B13B6"/>
     <w:rsid w:val="003B14C3"/>
     <w:rsid w:val="003B15E6"/>
     <w:rsid w:val="003B1BDC"/>
     <w:rsid w:val="003B408A"/>
     <w:rsid w:val="003C08A2"/>
     <w:rsid w:val="003C2045"/>
     <w:rsid w:val="003C43A1"/>
     <w:rsid w:val="003C4FC0"/>
     <w:rsid w:val="003C55F4"/>
     <w:rsid w:val="003C7897"/>
     <w:rsid w:val="003C7A3F"/>
     <w:rsid w:val="003D2766"/>
     <w:rsid w:val="003D2A74"/>
     <w:rsid w:val="003D3E8F"/>
     <w:rsid w:val="003D6475"/>
     <w:rsid w:val="003D6EE6"/>
     <w:rsid w:val="003D7000"/>
     <w:rsid w:val="003D7E30"/>
     <w:rsid w:val="003E375C"/>
     <w:rsid w:val="003E4086"/>
     <w:rsid w:val="003E639E"/>
     <w:rsid w:val="003E71E5"/>
     <w:rsid w:val="003F0445"/>
     <w:rsid w:val="003F0CF0"/>
     <w:rsid w:val="003F14B1"/>
     <w:rsid w:val="003F2B20"/>
     <w:rsid w:val="003F3289"/>
     <w:rsid w:val="003F3C62"/>
     <w:rsid w:val="003F5CB9"/>
     <w:rsid w:val="004013C7"/>
     <w:rsid w:val="00401FCF"/>
     <w:rsid w:val="00402F3F"/>
     <w:rsid w:val="00406157"/>
     <w:rsid w:val="00406285"/>
     <w:rsid w:val="004148F9"/>
     <w:rsid w:val="00417444"/>
     <w:rsid w:val="0042084E"/>
     <w:rsid w:val="00421EEF"/>
     <w:rsid w:val="00424D65"/>
     <w:rsid w:val="00430393"/>
     <w:rsid w:val="00430B8F"/>
     <w:rsid w:val="00431806"/>
     <w:rsid w:val="004350F9"/>
+    <w:rsid w:val="0043546B"/>
     <w:rsid w:val="00437AC5"/>
     <w:rsid w:val="00442C6C"/>
     <w:rsid w:val="00443CBE"/>
     <w:rsid w:val="00443E8A"/>
     <w:rsid w:val="004441BC"/>
     <w:rsid w:val="004468B4"/>
+    <w:rsid w:val="00450803"/>
     <w:rsid w:val="0045230A"/>
     <w:rsid w:val="00454AD0"/>
     <w:rsid w:val="00457140"/>
     <w:rsid w:val="00457337"/>
     <w:rsid w:val="00462E3D"/>
     <w:rsid w:val="0046440A"/>
     <w:rsid w:val="00466E79"/>
     <w:rsid w:val="00470D7D"/>
     <w:rsid w:val="0047372D"/>
     <w:rsid w:val="00473BA3"/>
     <w:rsid w:val="004743DD"/>
     <w:rsid w:val="00474CEA"/>
     <w:rsid w:val="0047658D"/>
+    <w:rsid w:val="00480EF4"/>
     <w:rsid w:val="00483968"/>
     <w:rsid w:val="00484059"/>
     <w:rsid w:val="004841BE"/>
+    <w:rsid w:val="00484ABD"/>
     <w:rsid w:val="00484F86"/>
     <w:rsid w:val="00486239"/>
     <w:rsid w:val="00490746"/>
     <w:rsid w:val="00490852"/>
     <w:rsid w:val="00491C9C"/>
     <w:rsid w:val="00492F30"/>
     <w:rsid w:val="004946F4"/>
     <w:rsid w:val="0049487E"/>
     <w:rsid w:val="00496E9C"/>
     <w:rsid w:val="004A160D"/>
     <w:rsid w:val="004A3E81"/>
     <w:rsid w:val="004A4195"/>
     <w:rsid w:val="004A5C62"/>
     <w:rsid w:val="004A5CE5"/>
     <w:rsid w:val="004A707D"/>
+    <w:rsid w:val="004B2EF3"/>
     <w:rsid w:val="004B4185"/>
     <w:rsid w:val="004C5541"/>
     <w:rsid w:val="004C6EEE"/>
     <w:rsid w:val="004C702B"/>
     <w:rsid w:val="004D0033"/>
     <w:rsid w:val="004D016B"/>
     <w:rsid w:val="004D1B22"/>
     <w:rsid w:val="004D23CC"/>
+    <w:rsid w:val="004D32DD"/>
     <w:rsid w:val="004D36F2"/>
     <w:rsid w:val="004E1106"/>
     <w:rsid w:val="004E138F"/>
     <w:rsid w:val="004E4649"/>
     <w:rsid w:val="004E47B0"/>
+    <w:rsid w:val="004E4DF7"/>
     <w:rsid w:val="004E5C2B"/>
     <w:rsid w:val="004F00DD"/>
+    <w:rsid w:val="004F06AD"/>
+    <w:rsid w:val="004F17F7"/>
     <w:rsid w:val="004F2133"/>
     <w:rsid w:val="004F5398"/>
     <w:rsid w:val="004F55F1"/>
     <w:rsid w:val="004F6936"/>
+    <w:rsid w:val="004F75F0"/>
     <w:rsid w:val="004F79CA"/>
     <w:rsid w:val="004F7B35"/>
     <w:rsid w:val="00503DC6"/>
     <w:rsid w:val="005052A8"/>
     <w:rsid w:val="00506F5D"/>
     <w:rsid w:val="00510C37"/>
     <w:rsid w:val="005126D0"/>
     <w:rsid w:val="00513109"/>
     <w:rsid w:val="00514667"/>
     <w:rsid w:val="0051568D"/>
+    <w:rsid w:val="0051748E"/>
     <w:rsid w:val="00524315"/>
     <w:rsid w:val="00526AC7"/>
     <w:rsid w:val="00526C15"/>
     <w:rsid w:val="00536499"/>
     <w:rsid w:val="00542A03"/>
     <w:rsid w:val="00543903"/>
     <w:rsid w:val="00543F11"/>
     <w:rsid w:val="00545A2D"/>
     <w:rsid w:val="00546305"/>
     <w:rsid w:val="00546E06"/>
     <w:rsid w:val="00547A95"/>
     <w:rsid w:val="00550F51"/>
     <w:rsid w:val="0055119B"/>
     <w:rsid w:val="00553291"/>
     <w:rsid w:val="00561202"/>
     <w:rsid w:val="00572031"/>
     <w:rsid w:val="00572282"/>
+    <w:rsid w:val="00572DAF"/>
     <w:rsid w:val="00573CE3"/>
     <w:rsid w:val="00576E84"/>
     <w:rsid w:val="00580394"/>
     <w:rsid w:val="005809CD"/>
     <w:rsid w:val="0058137F"/>
     <w:rsid w:val="00582B8C"/>
     <w:rsid w:val="0058757E"/>
     <w:rsid w:val="00593A99"/>
     <w:rsid w:val="00594017"/>
     <w:rsid w:val="00596A4B"/>
     <w:rsid w:val="00597507"/>
     <w:rsid w:val="005A2AF8"/>
     <w:rsid w:val="005A38E7"/>
     <w:rsid w:val="005A479D"/>
     <w:rsid w:val="005B1C6D"/>
     <w:rsid w:val="005B21B6"/>
     <w:rsid w:val="005B3A08"/>
+    <w:rsid w:val="005B4D0C"/>
     <w:rsid w:val="005B7A63"/>
     <w:rsid w:val="005C0955"/>
+    <w:rsid w:val="005C2ED8"/>
     <w:rsid w:val="005C49DA"/>
     <w:rsid w:val="005C50F3"/>
     <w:rsid w:val="005C54B5"/>
     <w:rsid w:val="005C5D80"/>
     <w:rsid w:val="005C5D91"/>
     <w:rsid w:val="005C7E37"/>
     <w:rsid w:val="005D07B8"/>
     <w:rsid w:val="005D1125"/>
     <w:rsid w:val="005D197C"/>
     <w:rsid w:val="005D405A"/>
     <w:rsid w:val="005D6597"/>
     <w:rsid w:val="005E14E7"/>
     <w:rsid w:val="005E26A3"/>
     <w:rsid w:val="005E2ECB"/>
     <w:rsid w:val="005E447E"/>
     <w:rsid w:val="005E4FD1"/>
     <w:rsid w:val="005F0775"/>
     <w:rsid w:val="005F0CF5"/>
     <w:rsid w:val="005F21EB"/>
+    <w:rsid w:val="005F4E83"/>
     <w:rsid w:val="005F4EDE"/>
+    <w:rsid w:val="005F620E"/>
     <w:rsid w:val="005F64CF"/>
+    <w:rsid w:val="005F6569"/>
     <w:rsid w:val="00602B5D"/>
     <w:rsid w:val="0060327E"/>
     <w:rsid w:val="006041AD"/>
     <w:rsid w:val="006049D5"/>
     <w:rsid w:val="00605908"/>
     <w:rsid w:val="00607850"/>
     <w:rsid w:val="00607F4B"/>
     <w:rsid w:val="00610D7C"/>
     <w:rsid w:val="006110DA"/>
+    <w:rsid w:val="006120F5"/>
     <w:rsid w:val="00613414"/>
+    <w:rsid w:val="00615CA1"/>
     <w:rsid w:val="00620154"/>
+    <w:rsid w:val="00621148"/>
+    <w:rsid w:val="00623CC6"/>
     <w:rsid w:val="0062408D"/>
     <w:rsid w:val="006240CC"/>
     <w:rsid w:val="00624940"/>
     <w:rsid w:val="006254F8"/>
     <w:rsid w:val="00627DA7"/>
     <w:rsid w:val="006303D2"/>
     <w:rsid w:val="00630DA4"/>
     <w:rsid w:val="00631CD4"/>
     <w:rsid w:val="00632597"/>
     <w:rsid w:val="00634D13"/>
     <w:rsid w:val="006358B4"/>
     <w:rsid w:val="00637FC8"/>
+    <w:rsid w:val="0064029C"/>
     <w:rsid w:val="00641724"/>
     <w:rsid w:val="006419AA"/>
     <w:rsid w:val="00644B1F"/>
     <w:rsid w:val="00644B7E"/>
     <w:rsid w:val="006454E6"/>
     <w:rsid w:val="00646235"/>
     <w:rsid w:val="00646A68"/>
     <w:rsid w:val="006505BD"/>
     <w:rsid w:val="006508EA"/>
     <w:rsid w:val="0065092E"/>
+    <w:rsid w:val="00651003"/>
     <w:rsid w:val="006557A7"/>
     <w:rsid w:val="00656290"/>
     <w:rsid w:val="006601C9"/>
     <w:rsid w:val="006608D8"/>
     <w:rsid w:val="006621D7"/>
+    <w:rsid w:val="00662E4E"/>
     <w:rsid w:val="0066302A"/>
     <w:rsid w:val="00667770"/>
     <w:rsid w:val="00670597"/>
     <w:rsid w:val="006706D0"/>
     <w:rsid w:val="00677574"/>
     <w:rsid w:val="00683878"/>
     <w:rsid w:val="0068454C"/>
     <w:rsid w:val="00690B8E"/>
     <w:rsid w:val="00691B62"/>
     <w:rsid w:val="006933B5"/>
     <w:rsid w:val="00693D14"/>
     <w:rsid w:val="00695A93"/>
     <w:rsid w:val="00696F27"/>
     <w:rsid w:val="00697078"/>
     <w:rsid w:val="006A18C2"/>
     <w:rsid w:val="006A3383"/>
     <w:rsid w:val="006A3904"/>
     <w:rsid w:val="006B077C"/>
+    <w:rsid w:val="006B0A4D"/>
     <w:rsid w:val="006B16AF"/>
     <w:rsid w:val="006B4692"/>
     <w:rsid w:val="006B66B3"/>
     <w:rsid w:val="006B6803"/>
+    <w:rsid w:val="006B77BA"/>
     <w:rsid w:val="006D0F16"/>
     <w:rsid w:val="006D2A3F"/>
     <w:rsid w:val="006D2FBC"/>
     <w:rsid w:val="006E0A10"/>
     <w:rsid w:val="006E138B"/>
     <w:rsid w:val="006E1867"/>
+    <w:rsid w:val="006E46AE"/>
     <w:rsid w:val="006E7362"/>
     <w:rsid w:val="006F0330"/>
     <w:rsid w:val="006F1FDC"/>
     <w:rsid w:val="006F6B8C"/>
+    <w:rsid w:val="006F7783"/>
     <w:rsid w:val="007013EF"/>
+    <w:rsid w:val="00703F61"/>
     <w:rsid w:val="007055BD"/>
     <w:rsid w:val="007173CA"/>
     <w:rsid w:val="00720031"/>
     <w:rsid w:val="00720A3A"/>
     <w:rsid w:val="007216AA"/>
     <w:rsid w:val="00721AB5"/>
     <w:rsid w:val="00721CFB"/>
     <w:rsid w:val="00721DEF"/>
     <w:rsid w:val="00724A43"/>
     <w:rsid w:val="007273AC"/>
     <w:rsid w:val="00731AD4"/>
     <w:rsid w:val="007346E4"/>
     <w:rsid w:val="00735971"/>
     <w:rsid w:val="00740F22"/>
     <w:rsid w:val="00741977"/>
     <w:rsid w:val="00741CF0"/>
     <w:rsid w:val="00741F1A"/>
     <w:rsid w:val="00743A2C"/>
     <w:rsid w:val="007447DA"/>
     <w:rsid w:val="007450F8"/>
     <w:rsid w:val="0074696E"/>
     <w:rsid w:val="00750135"/>
     <w:rsid w:val="00750EC2"/>
     <w:rsid w:val="00752B28"/>
     <w:rsid w:val="007541A9"/>
     <w:rsid w:val="00754E36"/>
+    <w:rsid w:val="007602EC"/>
     <w:rsid w:val="00763139"/>
     <w:rsid w:val="00766F80"/>
     <w:rsid w:val="00770F37"/>
     <w:rsid w:val="007711A0"/>
     <w:rsid w:val="00772D5E"/>
     <w:rsid w:val="0077463E"/>
     <w:rsid w:val="00776928"/>
     <w:rsid w:val="00776E0F"/>
     <w:rsid w:val="007774B1"/>
     <w:rsid w:val="00777BE1"/>
+    <w:rsid w:val="00777DD9"/>
     <w:rsid w:val="00782DE4"/>
     <w:rsid w:val="007833D8"/>
     <w:rsid w:val="00785677"/>
     <w:rsid w:val="00786F16"/>
     <w:rsid w:val="00791BD7"/>
     <w:rsid w:val="007933F7"/>
     <w:rsid w:val="00796E20"/>
     <w:rsid w:val="00797C32"/>
     <w:rsid w:val="007A11E8"/>
     <w:rsid w:val="007A3AFA"/>
     <w:rsid w:val="007B0914"/>
     <w:rsid w:val="007B1374"/>
     <w:rsid w:val="007B15D4"/>
     <w:rsid w:val="007B32E5"/>
     <w:rsid w:val="007B3DB9"/>
     <w:rsid w:val="007B4CAA"/>
     <w:rsid w:val="007B589F"/>
     <w:rsid w:val="007B6186"/>
     <w:rsid w:val="007B73BC"/>
     <w:rsid w:val="007C1838"/>
     <w:rsid w:val="007C20B9"/>
     <w:rsid w:val="007C70AD"/>
     <w:rsid w:val="007C7301"/>
     <w:rsid w:val="007C7859"/>
     <w:rsid w:val="007C7F28"/>
@@ -10363,635 +14006,710 @@
     <w:rsid w:val="007D2BDE"/>
     <w:rsid w:val="007D2FB6"/>
     <w:rsid w:val="007D49EB"/>
     <w:rsid w:val="007D5E1C"/>
     <w:rsid w:val="007E0DE2"/>
     <w:rsid w:val="007E3B98"/>
     <w:rsid w:val="007E417A"/>
     <w:rsid w:val="007F31B6"/>
     <w:rsid w:val="007F546C"/>
     <w:rsid w:val="007F625F"/>
     <w:rsid w:val="007F665E"/>
     <w:rsid w:val="00800412"/>
     <w:rsid w:val="0080587B"/>
     <w:rsid w:val="00806468"/>
     <w:rsid w:val="008119CA"/>
     <w:rsid w:val="00811BBF"/>
     <w:rsid w:val="008130C4"/>
     <w:rsid w:val="008155F0"/>
     <w:rsid w:val="00816735"/>
     <w:rsid w:val="0081688F"/>
     <w:rsid w:val="00820141"/>
     <w:rsid w:val="00820E0C"/>
     <w:rsid w:val="0082216F"/>
     <w:rsid w:val="00823275"/>
     <w:rsid w:val="0082366F"/>
+    <w:rsid w:val="00827898"/>
     <w:rsid w:val="008338A2"/>
     <w:rsid w:val="00841AA9"/>
     <w:rsid w:val="008474FE"/>
     <w:rsid w:val="008519EC"/>
     <w:rsid w:val="0085232E"/>
     <w:rsid w:val="0085267A"/>
     <w:rsid w:val="00853EE4"/>
     <w:rsid w:val="00855535"/>
     <w:rsid w:val="008564C9"/>
     <w:rsid w:val="00857C5A"/>
     <w:rsid w:val="0086255E"/>
     <w:rsid w:val="008633F0"/>
     <w:rsid w:val="00867D9D"/>
     <w:rsid w:val="00872C54"/>
     <w:rsid w:val="00872E0A"/>
     <w:rsid w:val="00873594"/>
     <w:rsid w:val="0087495B"/>
     <w:rsid w:val="00875285"/>
     <w:rsid w:val="00881E84"/>
     <w:rsid w:val="008835BE"/>
     <w:rsid w:val="00884B62"/>
     <w:rsid w:val="0088529C"/>
     <w:rsid w:val="008852F5"/>
+    <w:rsid w:val="008866E2"/>
     <w:rsid w:val="00886A60"/>
     <w:rsid w:val="00887903"/>
     <w:rsid w:val="0089270A"/>
     <w:rsid w:val="00893AF6"/>
     <w:rsid w:val="00894BC4"/>
     <w:rsid w:val="008A28A8"/>
     <w:rsid w:val="008A5B32"/>
     <w:rsid w:val="008A5D60"/>
     <w:rsid w:val="008B1FA1"/>
     <w:rsid w:val="008B2029"/>
     <w:rsid w:val="008B2EE4"/>
     <w:rsid w:val="008B3821"/>
     <w:rsid w:val="008B4D3D"/>
     <w:rsid w:val="008B57C7"/>
     <w:rsid w:val="008C2F92"/>
     <w:rsid w:val="008C589D"/>
     <w:rsid w:val="008C6804"/>
     <w:rsid w:val="008C6D51"/>
+    <w:rsid w:val="008C751B"/>
     <w:rsid w:val="008D2846"/>
     <w:rsid w:val="008D4236"/>
     <w:rsid w:val="008D462F"/>
     <w:rsid w:val="008D5C45"/>
     <w:rsid w:val="008D6DCF"/>
     <w:rsid w:val="008E4376"/>
     <w:rsid w:val="008E7A0A"/>
     <w:rsid w:val="008E7B49"/>
     <w:rsid w:val="008F2D56"/>
     <w:rsid w:val="008F59F6"/>
     <w:rsid w:val="00900719"/>
     <w:rsid w:val="009017AC"/>
     <w:rsid w:val="00902A9A"/>
     <w:rsid w:val="00904A1C"/>
     <w:rsid w:val="00905030"/>
     <w:rsid w:val="00906490"/>
     <w:rsid w:val="009111B2"/>
     <w:rsid w:val="009151F5"/>
     <w:rsid w:val="00924850"/>
     <w:rsid w:val="00924AE1"/>
     <w:rsid w:val="009257ED"/>
+    <w:rsid w:val="009264B4"/>
     <w:rsid w:val="009269B1"/>
     <w:rsid w:val="0092724D"/>
     <w:rsid w:val="009272B3"/>
     <w:rsid w:val="009310AD"/>
     <w:rsid w:val="009315BE"/>
     <w:rsid w:val="00932A7A"/>
     <w:rsid w:val="0093338F"/>
     <w:rsid w:val="00937BD9"/>
     <w:rsid w:val="00944864"/>
     <w:rsid w:val="00950E2C"/>
     <w:rsid w:val="00951D50"/>
+    <w:rsid w:val="0095238A"/>
     <w:rsid w:val="009525EB"/>
+    <w:rsid w:val="00952BFC"/>
+    <w:rsid w:val="0095349F"/>
     <w:rsid w:val="0095470B"/>
     <w:rsid w:val="00954874"/>
     <w:rsid w:val="00954D01"/>
     <w:rsid w:val="0095615A"/>
     <w:rsid w:val="00961400"/>
     <w:rsid w:val="00961E92"/>
     <w:rsid w:val="00962BBD"/>
     <w:rsid w:val="00963646"/>
     <w:rsid w:val="0096632D"/>
     <w:rsid w:val="009668CA"/>
     <w:rsid w:val="00967124"/>
     <w:rsid w:val="00967335"/>
     <w:rsid w:val="009718C7"/>
+    <w:rsid w:val="00971B39"/>
+    <w:rsid w:val="00974698"/>
     <w:rsid w:val="0097559F"/>
     <w:rsid w:val="009761EA"/>
     <w:rsid w:val="0097761E"/>
     <w:rsid w:val="00982454"/>
     <w:rsid w:val="00982CF0"/>
     <w:rsid w:val="009853E1"/>
+    <w:rsid w:val="0098545E"/>
     <w:rsid w:val="00986E6B"/>
     <w:rsid w:val="00990032"/>
     <w:rsid w:val="00990B19"/>
     <w:rsid w:val="0099153B"/>
     <w:rsid w:val="00991769"/>
     <w:rsid w:val="0099232C"/>
     <w:rsid w:val="00994386"/>
     <w:rsid w:val="00994791"/>
     <w:rsid w:val="009976EF"/>
     <w:rsid w:val="009A13D8"/>
     <w:rsid w:val="009A279E"/>
     <w:rsid w:val="009A3015"/>
     <w:rsid w:val="009A3490"/>
     <w:rsid w:val="009B0A6F"/>
     <w:rsid w:val="009B0A94"/>
     <w:rsid w:val="009B2AE8"/>
     <w:rsid w:val="009B5622"/>
     <w:rsid w:val="009B59E9"/>
     <w:rsid w:val="009B70AA"/>
     <w:rsid w:val="009C1A3D"/>
     <w:rsid w:val="009C1CB1"/>
     <w:rsid w:val="009C5E77"/>
+    <w:rsid w:val="009C770B"/>
     <w:rsid w:val="009C7A7E"/>
     <w:rsid w:val="009D02E8"/>
     <w:rsid w:val="009D2E99"/>
     <w:rsid w:val="009D51D0"/>
     <w:rsid w:val="009D56B9"/>
     <w:rsid w:val="009D70A4"/>
     <w:rsid w:val="009D7A52"/>
     <w:rsid w:val="009D7B14"/>
     <w:rsid w:val="009E08D1"/>
     <w:rsid w:val="009E1B95"/>
     <w:rsid w:val="009E496F"/>
     <w:rsid w:val="009E4B0D"/>
     <w:rsid w:val="009E5250"/>
     <w:rsid w:val="009E7A69"/>
     <w:rsid w:val="009E7F92"/>
     <w:rsid w:val="009F02A3"/>
     <w:rsid w:val="009F2F27"/>
     <w:rsid w:val="009F34AA"/>
+    <w:rsid w:val="009F4E58"/>
     <w:rsid w:val="009F6BCB"/>
     <w:rsid w:val="009F7B78"/>
     <w:rsid w:val="00A0057A"/>
+    <w:rsid w:val="00A012A7"/>
     <w:rsid w:val="00A02FA1"/>
     <w:rsid w:val="00A04CCE"/>
+    <w:rsid w:val="00A066FC"/>
     <w:rsid w:val="00A07421"/>
     <w:rsid w:val="00A0776B"/>
     <w:rsid w:val="00A10FB9"/>
     <w:rsid w:val="00A11421"/>
     <w:rsid w:val="00A11E39"/>
     <w:rsid w:val="00A11FD8"/>
     <w:rsid w:val="00A1389F"/>
     <w:rsid w:val="00A14996"/>
     <w:rsid w:val="00A157B1"/>
     <w:rsid w:val="00A22229"/>
     <w:rsid w:val="00A24442"/>
     <w:rsid w:val="00A252B9"/>
     <w:rsid w:val="00A300E4"/>
     <w:rsid w:val="00A32577"/>
     <w:rsid w:val="00A330BB"/>
     <w:rsid w:val="00A34ACD"/>
+    <w:rsid w:val="00A407F1"/>
+    <w:rsid w:val="00A40FA6"/>
+    <w:rsid w:val="00A417A6"/>
+    <w:rsid w:val="00A436D2"/>
     <w:rsid w:val="00A44882"/>
     <w:rsid w:val="00A45125"/>
+    <w:rsid w:val="00A50A7D"/>
     <w:rsid w:val="00A513A9"/>
+    <w:rsid w:val="00A53853"/>
     <w:rsid w:val="00A54715"/>
     <w:rsid w:val="00A6061C"/>
     <w:rsid w:val="00A62D44"/>
     <w:rsid w:val="00A63E9D"/>
     <w:rsid w:val="00A67263"/>
     <w:rsid w:val="00A7161C"/>
+    <w:rsid w:val="00A754EE"/>
     <w:rsid w:val="00A77AA3"/>
     <w:rsid w:val="00A8236D"/>
+    <w:rsid w:val="00A83EBC"/>
     <w:rsid w:val="00A854EB"/>
     <w:rsid w:val="00A872E5"/>
     <w:rsid w:val="00A91406"/>
     <w:rsid w:val="00A91A3C"/>
     <w:rsid w:val="00A94C99"/>
     <w:rsid w:val="00A96E65"/>
     <w:rsid w:val="00A96ECE"/>
     <w:rsid w:val="00A97C72"/>
+    <w:rsid w:val="00AA0B7A"/>
+    <w:rsid w:val="00AA11D9"/>
     <w:rsid w:val="00AA2A20"/>
     <w:rsid w:val="00AA310B"/>
     <w:rsid w:val="00AA45D5"/>
     <w:rsid w:val="00AA63D4"/>
     <w:rsid w:val="00AA71DB"/>
+    <w:rsid w:val="00AA7C76"/>
     <w:rsid w:val="00AB06E8"/>
     <w:rsid w:val="00AB1A4F"/>
     <w:rsid w:val="00AB1CD3"/>
     <w:rsid w:val="00AB203B"/>
     <w:rsid w:val="00AB352F"/>
+    <w:rsid w:val="00AB358C"/>
     <w:rsid w:val="00AC274B"/>
     <w:rsid w:val="00AC4764"/>
+    <w:rsid w:val="00AC6103"/>
+    <w:rsid w:val="00AC6209"/>
     <w:rsid w:val="00AC6D36"/>
+    <w:rsid w:val="00AD00ED"/>
     <w:rsid w:val="00AD0CBA"/>
     <w:rsid w:val="00AD26E2"/>
     <w:rsid w:val="00AD599F"/>
     <w:rsid w:val="00AD784C"/>
+    <w:rsid w:val="00AD78BC"/>
+    <w:rsid w:val="00AE0306"/>
     <w:rsid w:val="00AE126A"/>
     <w:rsid w:val="00AE1BAE"/>
     <w:rsid w:val="00AE3005"/>
     <w:rsid w:val="00AE3BD5"/>
     <w:rsid w:val="00AE59A0"/>
     <w:rsid w:val="00AE7145"/>
     <w:rsid w:val="00AF0C57"/>
     <w:rsid w:val="00AF26F3"/>
     <w:rsid w:val="00AF4E92"/>
+    <w:rsid w:val="00AF556A"/>
     <w:rsid w:val="00AF5F04"/>
     <w:rsid w:val="00AF79AB"/>
     <w:rsid w:val="00B00672"/>
     <w:rsid w:val="00B01B4D"/>
     <w:rsid w:val="00B04489"/>
     <w:rsid w:val="00B05A4C"/>
     <w:rsid w:val="00B06571"/>
     <w:rsid w:val="00B068BA"/>
     <w:rsid w:val="00B07217"/>
+    <w:rsid w:val="00B07DAB"/>
     <w:rsid w:val="00B13851"/>
     <w:rsid w:val="00B13B1C"/>
     <w:rsid w:val="00B14B5F"/>
+    <w:rsid w:val="00B1664E"/>
+    <w:rsid w:val="00B17E29"/>
+    <w:rsid w:val="00B21E6D"/>
     <w:rsid w:val="00B21F90"/>
     <w:rsid w:val="00B22291"/>
     <w:rsid w:val="00B23F9A"/>
     <w:rsid w:val="00B2417B"/>
     <w:rsid w:val="00B24E6F"/>
     <w:rsid w:val="00B26CB5"/>
     <w:rsid w:val="00B2752E"/>
     <w:rsid w:val="00B307CC"/>
+    <w:rsid w:val="00B31EBB"/>
     <w:rsid w:val="00B326B7"/>
     <w:rsid w:val="00B3588E"/>
     <w:rsid w:val="00B36279"/>
     <w:rsid w:val="00B4198F"/>
     <w:rsid w:val="00B41F3D"/>
     <w:rsid w:val="00B431E8"/>
+    <w:rsid w:val="00B44365"/>
     <w:rsid w:val="00B45141"/>
+    <w:rsid w:val="00B469EB"/>
     <w:rsid w:val="00B47122"/>
     <w:rsid w:val="00B519CD"/>
     <w:rsid w:val="00B5273A"/>
+    <w:rsid w:val="00B56D11"/>
     <w:rsid w:val="00B57329"/>
     <w:rsid w:val="00B60E61"/>
     <w:rsid w:val="00B62B50"/>
     <w:rsid w:val="00B635B7"/>
     <w:rsid w:val="00B63AE8"/>
     <w:rsid w:val="00B65950"/>
     <w:rsid w:val="00B66D83"/>
     <w:rsid w:val="00B672C0"/>
     <w:rsid w:val="00B676FD"/>
     <w:rsid w:val="00B678B6"/>
     <w:rsid w:val="00B706E8"/>
+    <w:rsid w:val="00B7090D"/>
+    <w:rsid w:val="00B72017"/>
     <w:rsid w:val="00B75646"/>
     <w:rsid w:val="00B7629E"/>
     <w:rsid w:val="00B846C0"/>
     <w:rsid w:val="00B90729"/>
     <w:rsid w:val="00B907DA"/>
     <w:rsid w:val="00B91FFE"/>
     <w:rsid w:val="00B92C07"/>
     <w:rsid w:val="00B950BC"/>
     <w:rsid w:val="00B95AB9"/>
     <w:rsid w:val="00B9714C"/>
     <w:rsid w:val="00BA29AD"/>
     <w:rsid w:val="00BA33CF"/>
     <w:rsid w:val="00BA3F8D"/>
     <w:rsid w:val="00BA6DD7"/>
     <w:rsid w:val="00BA75CD"/>
+    <w:rsid w:val="00BB4552"/>
     <w:rsid w:val="00BB7A10"/>
     <w:rsid w:val="00BC2E89"/>
     <w:rsid w:val="00BC5AB5"/>
     <w:rsid w:val="00BC60BE"/>
     <w:rsid w:val="00BC7468"/>
     <w:rsid w:val="00BC7D4F"/>
     <w:rsid w:val="00BC7ED7"/>
     <w:rsid w:val="00BC7F04"/>
     <w:rsid w:val="00BD2850"/>
     <w:rsid w:val="00BD6049"/>
     <w:rsid w:val="00BE0094"/>
     <w:rsid w:val="00BE28D2"/>
     <w:rsid w:val="00BE4A64"/>
+    <w:rsid w:val="00BE56FB"/>
     <w:rsid w:val="00BE5E43"/>
     <w:rsid w:val="00BF557D"/>
     <w:rsid w:val="00BF7F58"/>
     <w:rsid w:val="00C01381"/>
     <w:rsid w:val="00C01AB1"/>
     <w:rsid w:val="00C026A0"/>
     <w:rsid w:val="00C03EA4"/>
     <w:rsid w:val="00C04F42"/>
     <w:rsid w:val="00C06137"/>
     <w:rsid w:val="00C06929"/>
+    <w:rsid w:val="00C0781C"/>
     <w:rsid w:val="00C079B8"/>
     <w:rsid w:val="00C10037"/>
     <w:rsid w:val="00C123EA"/>
     <w:rsid w:val="00C12A49"/>
     <w:rsid w:val="00C133EE"/>
     <w:rsid w:val="00C149D0"/>
     <w:rsid w:val="00C211D1"/>
     <w:rsid w:val="00C231A0"/>
     <w:rsid w:val="00C23482"/>
     <w:rsid w:val="00C26588"/>
     <w:rsid w:val="00C27DE9"/>
     <w:rsid w:val="00C32989"/>
     <w:rsid w:val="00C33388"/>
     <w:rsid w:val="00C35484"/>
     <w:rsid w:val="00C36DD2"/>
     <w:rsid w:val="00C4173A"/>
     <w:rsid w:val="00C50DED"/>
     <w:rsid w:val="00C52217"/>
+    <w:rsid w:val="00C5234A"/>
     <w:rsid w:val="00C602FF"/>
     <w:rsid w:val="00C61174"/>
     <w:rsid w:val="00C6148F"/>
     <w:rsid w:val="00C621B1"/>
     <w:rsid w:val="00C62F7A"/>
     <w:rsid w:val="00C63B9C"/>
     <w:rsid w:val="00C6682F"/>
     <w:rsid w:val="00C67BF4"/>
+    <w:rsid w:val="00C70948"/>
     <w:rsid w:val="00C7275E"/>
+    <w:rsid w:val="00C73BDC"/>
     <w:rsid w:val="00C74C5D"/>
+    <w:rsid w:val="00C7693A"/>
+    <w:rsid w:val="00C76B48"/>
+    <w:rsid w:val="00C77CC4"/>
     <w:rsid w:val="00C80009"/>
     <w:rsid w:val="00C863C4"/>
+    <w:rsid w:val="00C8650E"/>
     <w:rsid w:val="00C87329"/>
     <w:rsid w:val="00C920EA"/>
     <w:rsid w:val="00C93C3E"/>
     <w:rsid w:val="00CA12E3"/>
     <w:rsid w:val="00CA1476"/>
+    <w:rsid w:val="00CA4354"/>
     <w:rsid w:val="00CA4746"/>
     <w:rsid w:val="00CA6611"/>
     <w:rsid w:val="00CA6AE6"/>
     <w:rsid w:val="00CA7730"/>
     <w:rsid w:val="00CA782F"/>
     <w:rsid w:val="00CB187B"/>
     <w:rsid w:val="00CB2835"/>
     <w:rsid w:val="00CB3285"/>
     <w:rsid w:val="00CB4500"/>
     <w:rsid w:val="00CC0154"/>
     <w:rsid w:val="00CC0424"/>
     <w:rsid w:val="00CC0C72"/>
     <w:rsid w:val="00CC2BFD"/>
     <w:rsid w:val="00CD1A9A"/>
     <w:rsid w:val="00CD3476"/>
     <w:rsid w:val="00CD3B71"/>
     <w:rsid w:val="00CD64DF"/>
     <w:rsid w:val="00CE0BCD"/>
     <w:rsid w:val="00CE1AF3"/>
     <w:rsid w:val="00CE225F"/>
+    <w:rsid w:val="00CE2CC7"/>
+    <w:rsid w:val="00CE615F"/>
     <w:rsid w:val="00CF2F50"/>
     <w:rsid w:val="00CF4148"/>
     <w:rsid w:val="00CF6198"/>
     <w:rsid w:val="00D02919"/>
     <w:rsid w:val="00D04C61"/>
     <w:rsid w:val="00D05B8D"/>
     <w:rsid w:val="00D05B9B"/>
     <w:rsid w:val="00D065A2"/>
     <w:rsid w:val="00D079AA"/>
     <w:rsid w:val="00D07F00"/>
     <w:rsid w:val="00D1130F"/>
+    <w:rsid w:val="00D1314B"/>
     <w:rsid w:val="00D17B72"/>
     <w:rsid w:val="00D22C28"/>
     <w:rsid w:val="00D3185C"/>
     <w:rsid w:val="00D3205F"/>
     <w:rsid w:val="00D3318E"/>
     <w:rsid w:val="00D33E72"/>
     <w:rsid w:val="00D35BD6"/>
     <w:rsid w:val="00D361B5"/>
     <w:rsid w:val="00D402DB"/>
     <w:rsid w:val="00D411A2"/>
+    <w:rsid w:val="00D43101"/>
     <w:rsid w:val="00D4606D"/>
     <w:rsid w:val="00D50A28"/>
     <w:rsid w:val="00D50B9C"/>
+    <w:rsid w:val="00D5201B"/>
     <w:rsid w:val="00D52D73"/>
     <w:rsid w:val="00D52E58"/>
     <w:rsid w:val="00D56B20"/>
     <w:rsid w:val="00D578B3"/>
     <w:rsid w:val="00D618F4"/>
     <w:rsid w:val="00D632F5"/>
     <w:rsid w:val="00D65B40"/>
     <w:rsid w:val="00D714CC"/>
     <w:rsid w:val="00D75EA7"/>
     <w:rsid w:val="00D81ADF"/>
     <w:rsid w:val="00D81E88"/>
     <w:rsid w:val="00D81F21"/>
     <w:rsid w:val="00D8423D"/>
     <w:rsid w:val="00D84658"/>
     <w:rsid w:val="00D864F2"/>
+    <w:rsid w:val="00D93453"/>
     <w:rsid w:val="00D943F8"/>
     <w:rsid w:val="00D95470"/>
     <w:rsid w:val="00D96B55"/>
+    <w:rsid w:val="00D97228"/>
     <w:rsid w:val="00DA1056"/>
     <w:rsid w:val="00DA2619"/>
     <w:rsid w:val="00DA2E57"/>
     <w:rsid w:val="00DA4239"/>
     <w:rsid w:val="00DA65DE"/>
     <w:rsid w:val="00DB0B61"/>
     <w:rsid w:val="00DB1474"/>
     <w:rsid w:val="00DB2962"/>
     <w:rsid w:val="00DB52FB"/>
     <w:rsid w:val="00DC013B"/>
     <w:rsid w:val="00DC090B"/>
     <w:rsid w:val="00DC1679"/>
     <w:rsid w:val="00DC219B"/>
     <w:rsid w:val="00DC2B8D"/>
     <w:rsid w:val="00DC2CF1"/>
     <w:rsid w:val="00DC3A7C"/>
     <w:rsid w:val="00DC4EFC"/>
     <w:rsid w:val="00DC4FCF"/>
     <w:rsid w:val="00DC50E0"/>
     <w:rsid w:val="00DC569F"/>
     <w:rsid w:val="00DC6386"/>
     <w:rsid w:val="00DC7D07"/>
     <w:rsid w:val="00DD1130"/>
     <w:rsid w:val="00DD1951"/>
     <w:rsid w:val="00DD487D"/>
     <w:rsid w:val="00DD4E83"/>
     <w:rsid w:val="00DD6628"/>
     <w:rsid w:val="00DD6945"/>
     <w:rsid w:val="00DE2D04"/>
     <w:rsid w:val="00DE3250"/>
     <w:rsid w:val="00DE6028"/>
     <w:rsid w:val="00DE6C85"/>
     <w:rsid w:val="00DE78A3"/>
     <w:rsid w:val="00DF1A71"/>
     <w:rsid w:val="00DF50FC"/>
     <w:rsid w:val="00DF68C7"/>
     <w:rsid w:val="00DF731A"/>
     <w:rsid w:val="00E03365"/>
     <w:rsid w:val="00E06B75"/>
+    <w:rsid w:val="00E10CA3"/>
     <w:rsid w:val="00E11332"/>
     <w:rsid w:val="00E11352"/>
     <w:rsid w:val="00E15EAE"/>
     <w:rsid w:val="00E170DC"/>
     <w:rsid w:val="00E17546"/>
     <w:rsid w:val="00E210B5"/>
+    <w:rsid w:val="00E2273D"/>
     <w:rsid w:val="00E261B3"/>
     <w:rsid w:val="00E26818"/>
     <w:rsid w:val="00E27FFC"/>
     <w:rsid w:val="00E30B15"/>
     <w:rsid w:val="00E33237"/>
     <w:rsid w:val="00E35618"/>
     <w:rsid w:val="00E40181"/>
+    <w:rsid w:val="00E45791"/>
     <w:rsid w:val="00E54950"/>
+    <w:rsid w:val="00E54B44"/>
     <w:rsid w:val="00E55FB3"/>
     <w:rsid w:val="00E56A01"/>
+    <w:rsid w:val="00E57B37"/>
     <w:rsid w:val="00E629A1"/>
     <w:rsid w:val="00E6794C"/>
     <w:rsid w:val="00E71591"/>
     <w:rsid w:val="00E71CEB"/>
     <w:rsid w:val="00E7474F"/>
     <w:rsid w:val="00E77901"/>
     <w:rsid w:val="00E80DE3"/>
+    <w:rsid w:val="00E81028"/>
+    <w:rsid w:val="00E8204C"/>
     <w:rsid w:val="00E82C55"/>
     <w:rsid w:val="00E8787E"/>
     <w:rsid w:val="00E92AC3"/>
     <w:rsid w:val="00E962CA"/>
+    <w:rsid w:val="00EA07C4"/>
     <w:rsid w:val="00EA2F6A"/>
     <w:rsid w:val="00EB00E0"/>
     <w:rsid w:val="00EB05D5"/>
     <w:rsid w:val="00EB1931"/>
     <w:rsid w:val="00EC059F"/>
     <w:rsid w:val="00EC1F24"/>
     <w:rsid w:val="00EC20FF"/>
     <w:rsid w:val="00EC22F6"/>
     <w:rsid w:val="00EC28D5"/>
     <w:rsid w:val="00ED195F"/>
     <w:rsid w:val="00ED5B9B"/>
     <w:rsid w:val="00ED6BAD"/>
     <w:rsid w:val="00ED7447"/>
     <w:rsid w:val="00EE00D6"/>
     <w:rsid w:val="00EE11E7"/>
     <w:rsid w:val="00EE1488"/>
     <w:rsid w:val="00EE1730"/>
+    <w:rsid w:val="00EE1FBD"/>
     <w:rsid w:val="00EE29AD"/>
     <w:rsid w:val="00EE2A26"/>
     <w:rsid w:val="00EE3E24"/>
     <w:rsid w:val="00EE4D5D"/>
     <w:rsid w:val="00EE5131"/>
     <w:rsid w:val="00EF109B"/>
     <w:rsid w:val="00EF201C"/>
     <w:rsid w:val="00EF2C72"/>
     <w:rsid w:val="00EF36AF"/>
     <w:rsid w:val="00EF59A3"/>
     <w:rsid w:val="00EF6675"/>
     <w:rsid w:val="00F0063D"/>
     <w:rsid w:val="00F00F9C"/>
     <w:rsid w:val="00F01E5F"/>
     <w:rsid w:val="00F024F3"/>
     <w:rsid w:val="00F029DC"/>
     <w:rsid w:val="00F02ABA"/>
     <w:rsid w:val="00F03701"/>
     <w:rsid w:val="00F0437A"/>
     <w:rsid w:val="00F101B8"/>
     <w:rsid w:val="00F10C7D"/>
     <w:rsid w:val="00F11037"/>
     <w:rsid w:val="00F16F1B"/>
     <w:rsid w:val="00F250A9"/>
     <w:rsid w:val="00F267AF"/>
     <w:rsid w:val="00F26D22"/>
     <w:rsid w:val="00F30FF4"/>
     <w:rsid w:val="00F3122E"/>
     <w:rsid w:val="00F32368"/>
     <w:rsid w:val="00F331AD"/>
     <w:rsid w:val="00F35287"/>
     <w:rsid w:val="00F40A70"/>
+    <w:rsid w:val="00F413B0"/>
     <w:rsid w:val="00F43A37"/>
     <w:rsid w:val="00F452C4"/>
     <w:rsid w:val="00F4641B"/>
     <w:rsid w:val="00F46EB8"/>
     <w:rsid w:val="00F476B8"/>
     <w:rsid w:val="00F50CD1"/>
     <w:rsid w:val="00F511E4"/>
     <w:rsid w:val="00F52D09"/>
     <w:rsid w:val="00F52E08"/>
     <w:rsid w:val="00F53A66"/>
     <w:rsid w:val="00F5462D"/>
     <w:rsid w:val="00F55B21"/>
     <w:rsid w:val="00F56EF6"/>
     <w:rsid w:val="00F60082"/>
     <w:rsid w:val="00F61A9F"/>
     <w:rsid w:val="00F61B5F"/>
     <w:rsid w:val="00F64696"/>
     <w:rsid w:val="00F65AA9"/>
     <w:rsid w:val="00F6768F"/>
     <w:rsid w:val="00F70A56"/>
     <w:rsid w:val="00F72115"/>
     <w:rsid w:val="00F72C2C"/>
     <w:rsid w:val="00F741F2"/>
     <w:rsid w:val="00F76CAB"/>
     <w:rsid w:val="00F772C6"/>
     <w:rsid w:val="00F77F59"/>
     <w:rsid w:val="00F815B5"/>
+    <w:rsid w:val="00F81C25"/>
+    <w:rsid w:val="00F81CC9"/>
+    <w:rsid w:val="00F84A1D"/>
     <w:rsid w:val="00F85195"/>
     <w:rsid w:val="00F868E3"/>
     <w:rsid w:val="00F91F49"/>
     <w:rsid w:val="00F9289E"/>
     <w:rsid w:val="00F938BA"/>
     <w:rsid w:val="00F972B1"/>
     <w:rsid w:val="00F97919"/>
     <w:rsid w:val="00FA2C46"/>
     <w:rsid w:val="00FA3525"/>
     <w:rsid w:val="00FA4FD7"/>
     <w:rsid w:val="00FA5A53"/>
     <w:rsid w:val="00FB3501"/>
     <w:rsid w:val="00FB4769"/>
     <w:rsid w:val="00FB4CDA"/>
     <w:rsid w:val="00FB5B4E"/>
     <w:rsid w:val="00FB6481"/>
     <w:rsid w:val="00FB6D36"/>
     <w:rsid w:val="00FC0965"/>
     <w:rsid w:val="00FC0F81"/>
     <w:rsid w:val="00FC252F"/>
     <w:rsid w:val="00FC395C"/>
     <w:rsid w:val="00FC5E8E"/>
     <w:rsid w:val="00FD0E21"/>
     <w:rsid w:val="00FD3766"/>
     <w:rsid w:val="00FD47C4"/>
     <w:rsid w:val="00FE1BCB"/>
     <w:rsid w:val="00FE2DCF"/>
     <w:rsid w:val="00FE3FA7"/>
     <w:rsid w:val="00FE6AD2"/>
     <w:rsid w:val="00FE79BD"/>
+    <w:rsid w:val="00FF2379"/>
     <w:rsid w:val="00FF2A4E"/>
     <w:rsid w:val="00FF2FCE"/>
     <w:rsid w:val="00FF4F7D"/>
+    <w:rsid w:val="00FF564C"/>
     <w:rsid w:val="00FF6D9D"/>
     <w:rsid w:val="00FF7DD5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="3073"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="20609C5E"/>
   <w15:docId w15:val="{3531B8DC-BA3B-48BD-BFBF-40C7B3A3E634}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11464,51 +15182,50 @@
     <w:next w:val="Body"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="98"/>
     <w:qFormat/>
     <w:rsid w:val="00C36DD2"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="80" w:line="240" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="00568B"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Body">
     <w:name w:val="Body"/>
@@ -12798,51 +16515,51 @@
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DHHSinstructioncentred">
     <w:name w:val="DHHS instruction centred"/>
     <w:basedOn w:val="DHHSInstruction"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00F452C4"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="72"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="001568FE"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="137504755">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="94056959">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -13018,55 +16735,55 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2146117194">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:feedback@dffh.vic.gov.au" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\N171\GROUP\Client%20Services%20&amp;%20Programs\Implementation%20Support\Victorian%20Housing%20Register%20Team\FORMS\Matt%20Davies%20formated%20forms\Housing.vic&#8217;s%20Social%20housing%20page" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.housing.vic.gov.au/about/forms-guides" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dffh.vic.gov.au/publications/privacy-policy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:VictorianHousingRegister@homes.vic.gov.au" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dffh.vic.gov.au/contact-us" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dffh.vic.gov.au/making-freedom-information-request" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.housing.vic.gov.au/interpreter-services" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dffh.vic.gov.au/dffh-office-locations." TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dffh.vic.gov.au/publications/privacy-policy" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.housing.vic.gov.au" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dffh.vic.gov.au/making-freedom-information-request" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.housing.vic.gov.au/online-services" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dffh.vic.gov.au/contact-us" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Forms%20&amp;%20Guides%20on%20Housing.vic.gov.au" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.housing.vic.gov.au/centrelinks-confirmation-eservices" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.gov.au/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.housing.vic.gov.au/proof-identity" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:PolicyAndGuidelines@homes.vic.gov.au" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.housing.vic.gov.au/interpreter-services" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dffh.vic.gov.au/dffh-office-locations" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:feedback@dffh.vic.gov.au" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -13331,239 +17048,165 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...28 lines deleted...]
-    <xsd:import namespace="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100EF79BCC14549D847BFFC0B64BB1A7B6C" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="996d9ea9943743417a6cc6a5b25f8929">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ab894817-aa66-48f0-ba28-71a251cd9cfe" xmlns:ns3="2e2bfbdd-e2b0-4879-b868-ad7d6da3670e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e6a57446fcfee6156aa2af1a1983fa7f" ns2:_="" ns3:_="">
+    <xsd:import namespace="ab894817-aa66-48f0-ba28-71a251cd9cfe"/>
+    <xsd:import namespace="2e2bfbdd-e2b0-4879-b868-ad7d6da3670e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-                <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
-[...3 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="06badf41-c0a1-41a6-983a-efd542c2c878" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ab894817-aa66-48f0-ba28-71a251cd9cfe" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="13" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="17" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="19" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6e24e156-28e6-48ad-9c0f-4171595c9d94" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="20" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="12" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
-[...57 lines deleted...]
-    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="51ef5222-d273-4e86-adbf-8aa3d9e99a84" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2e2bfbdd-e2b0-4879-b868-ad7d6da3670e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="17" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
-    </xsd:element>
-[...13 lines deleted...]
-      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -13621,127 +17264,148 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ab894817-aa66-48f0-ba28-71a251cd9cfe">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4BCFA2B6-CCAD-44F4-98EB-9FC6CDBB5690}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9A0C3620-810C-4D11-A4F5-BB6ED58CE21B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="06badf41-c0a1-41a6-983a-efd542c2c878"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
+    <ds:schemaRef ds:uri="ab894817-aa66-48f0-ba28-71a251cd9cfe"/>
+    <ds:schemaRef ds:uri="2e2bfbdd-e2b0-4879-b868-ad7d6da3670e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5EB9CCDA-5ACB-4F6F-9AC4-E1EAFAF64085}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66AC28CD-794A-4DE5-9080-AF945367D2AC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="ab894817-aa66-48f0-ba28-71a251cd9cfe"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58CE1EBB-C189-4849-810F-0EC61D30BAF7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>11195</Characters>
+  <Pages>13</Pages>
+  <Words>2506</Words>
+  <Characters>16853</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>386</Lines>
-  <Paragraphs>270</Paragraphs>
+  <Lines>140</Lines>
+  <Paragraphs>38</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Additional adult household member form Victorian Housing Register</vt:lpstr>
+      <vt:lpstr>Victorian Housing Register additional household member form</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Victoria State Government, Department of Families, Fairness and Housing</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12997</CharactersWithSpaces>
+  <CharactersWithSpaces>19321</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HLinks>
     <vt:vector size="48" baseType="variant">
       <vt:variant>
         <vt:i4>7602296</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>36</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://intranet.dhhs.vic.gov.au/graphic-design-process</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>7209064</vt:i4>
       </vt:variant>
@@ -13855,70 +17519,70 @@
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc480380484</vt:lpwstr>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Additional adult household member form Victorian Housing Register</dc:title>
-[...1 lines deleted...]
-  <dc:creator>Victorian Housing Register</dc:creator>
+  <dc:title>Victorian Housing Register additional household member form</dc:title>
+  <dc:subject>Additional household member</dc:subject>
+  <dc:creator>Housing Outcomes and Partnerships</dc:creator>
   <cp:keywords>form, additional household member, Victoria, social housing, Victorian Housing Register</cp:keywords>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Language">
     <vt:lpwstr>English</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
-    <vt:lpwstr>0x0101009F0C4347C5C6D34BA8C9FCC4F57D19B6</vt:lpwstr>
+    <vt:lpwstr>0x010100EF79BCC14549D847BFFC0B64BB1A7B6C</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="version">
     <vt:lpwstr>2022v1 15032022 SBV1 20122023</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="O365portals">
     <vt:lpwstr>https://dhhsvicgovau.sharepoint.com/:w:/s/dffh/Ed1G_4r4BHNHgqOGDkeMWhcB0Lm5z1k7mSu1dsrFHD18Fg?e=GtzvTT, DFFH A4 portrait factsheet Teal (O365)</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Daysbeforethenextreview">
     <vt:r8>365</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Format">
     <vt:lpwstr>Factsheet</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Style">
     <vt:lpwstr>Visual style</vt:lpwstr>
   </property>